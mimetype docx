--- v1 (2026-03-31)
+++ v2 (2026-05-12)
@@ -66,1389 +66,1791 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of turbulent co-flow effects on liquid fuel atomization including spray evolution from a pressure swirl atomizer</w:t>
+                <w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaquan Sun</w:t>
+                <w:t xml:space="preserve">Anbarasan Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxiang Li</w:t>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushal Nishad</w:t>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 184, pp.105100. </w:t>
+              <w:t xml:space="preserve">, 2026, 200, pp.105715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063055v1</w:t>
+                <w:t xml:space="preserve">hal-05585079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid sheet formation and spray characterization of N-heptane spray jet from a swirl atomizer: Numerical analysis and validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curvature-based analysis of complex morphologies at early stages of atomising spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Dreßler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0190509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1027, pp.A43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.11110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063056v1</w:t>
+                <w:t xml:space="preserve">hal-05578485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic mode decomposition of syngas (H2/CO) flame during transition to high-frequency instability in turbulent combustor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbarasan Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.125998⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.105715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462003v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Transition to Higher Acoustic Mode in Syngas Combustion Dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+                <w:t xml:space="preserve">Evaluation of turbulent co-flow effects on liquid fuel atomization including spray evolution from a pressure swirl atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaquan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chakravarthy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kaushal Nishad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (5), pp.714-725. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.105100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.B38601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462008v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Oscillatory States Involving Acoustic Mode Shifts in a Turbulent Syngas Combustion using Non-stationary Time-series Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vikram Ramanan</w:t>
+                <w:t xml:space="preserve">Liquid sheet formation and spray characterization of N-heptane spray jet from a swirl atomizer: Numerical analysis and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaquan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baladandayuthapani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Dreßler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 107 (4), pp.1067-1089. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-021-00258-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0190509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461974v1</w:t>
+                <w:t xml:space="preserve">hal-05063056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of pumping and wrinkle propagation mechanisms in exciting different acoustic-modes in turbulent syngas combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamic mode decomposition of syngas (H2/CO) flame during transition to high-frequency instability in turbulent combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Baraiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Ramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baladandayuthapani Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.151⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 263, pp.125998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.125998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461983v1</w:t>
+                <w:t xml:space="preserve">hal-04462003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation Into the Role of Mean Flame Stabilization on the Combustion Dynamics of High-Hydrogen Fuels in a Turbulent Combustor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental Analysis of Transition to Higher Acoustic Mode in Syngas Combustion Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Baraiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Ramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baladandayuthapani Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4050067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.714-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.B38601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461965v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a free-surface circular liquid sheet using planar laser-induced fluorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Role of pumping and wrinkle propagation mechanisms in exciting different acoustic-modes in turbulent syngas combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Baraiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikram Ramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baladandayuthapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Satyanarayanan Chakravarthy</w:t>
+                <w:t xml:space="preserve">S.R. Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-020-2881-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (24), pp.13413-13429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459949v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of features of atomizing circular liquid sheet using simultaneous Volume Laser-Induced Fluorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Investigation of Oscillatory States Involving Acoustic Mode Shifts in a Turbulent Syngas Combustion using Non-stationary Time-series Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Baraiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikram Ramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baladandayuthapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Satyanarayanan Chakravarthy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.109947⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (4), pp.1067-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-021-00258-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461956v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of free-surface mutually perpendicular twin liquid sheets and their atomization characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation Into the Role of Mean Flame Stabilization on the Combustion Dynamics of High-Hydrogen Fuels in a Turbulent Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Baraiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikram Ramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baladandayuthapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Satyanarayanan Chakravarthy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5109828⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4050067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461936v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental study of a free-surface circular liquid sheet using planar laser-induced fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyanarayanan Chakravarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (2), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-020-2881-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualization of features of atomizing circular liquid sheet using simultaneous Volume Laser-Induced Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyanarayanan Chakravarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.109947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.109947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of free-surface mutually perpendicular twin liquid sheets and their atomization characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyanarayanan Chakravarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5109828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a radially expanding circular liquid sheet and its atomization characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyanarayanan Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100, pp.51-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.firesaf.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1458,1692 +1860,1692 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Complex Liquid-Gas Interface Morphology Beyond Spherical Drop and Bubble Through Surface Curvature Distribution (SCD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2024-Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Anaheim, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2024-130069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Curvature-surface analysis applied to a commercial and an academic injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">ILASS Europe 2023, 32nd Conference on Liquid Atomization &amp; Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325607v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Main results of the TCS08 workshop on the modeling of the CORIA Rouen Spray Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de la Combustion Turbulente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif -sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325798v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis applied to a commercial and an academic injection system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS Europe 2023, 32nd Conference on Liquid Atomization &amp; Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459846v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main results of the TCS08 workshop on the modeling of the CORIA Rouen Spray Burner</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de la Combustion Turbulente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Gif -sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407111v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of atomisation and dense spray on the CORIA Spray Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on the Turbulent Combustion of Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Luxor, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Orthogonal Decomposition of Atomizing Free-Surface Circular Liquid Sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil A Baraiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyanarayanan R Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The life of perforations in an expanding liquid sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyanarayanan R Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRACEM-2020 International Conference on Recent Advances in Computational and Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Kharagpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORATION DYNAMICS OF FREE-SURFACE CIRCULAR LIQUID SHEET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satynarayanan R Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS-Asia 2019, 20th Annual Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Ube, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligament dynamics of a radially expanding circular liquid sheet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dynamics of a vertical liquid sheet originating from a slotted cone-disc deflector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyanarayanan R Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2018, 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492909v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a vertical liquid sheet originating from a slotted cone-disc deflector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ligament dynamics of a radially expanding circular liquid sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyanarayanan R Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2018, 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492919v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD and DMD of circular liquid sheet originated from a simplified pendent type fire sprinkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramgopal Sampath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S R Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS-Asia 2016, 18th Annual Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating Sheet Breakup and Ligament Statistics to Drop Size Distribution During Atomization in a Conical Fire Sprinkler Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S R Chakravarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2015 - 13th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3290,51 +3692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaquan Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushal Nishad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dre&#223;ler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04462003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Baraiya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Ramanan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baladandayuthapani Nagarajan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Chakravarthy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125998" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04462008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakravarthy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B38601" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baladandayuthapani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00258-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04459949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyanarayanan Chakravarthy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-2881-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.109947" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.07.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil A Baraiya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyanarayanan R Chakravarthy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satynarayanan R Chakravarthy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramgopal Sampath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Chakravarthy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaquan Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushal Nishad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105100" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dre&#223;ler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190509" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04462003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Baraiya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Ramanan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baladandayuthapani Nagarajan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Chakravarthy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125998" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04462008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakravarthy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B38601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baladandayuthapani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.151" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00258-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04459949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyanarayanan Chakravarthy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-2881-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.109947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109828" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2018.07.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil A Baraiya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyanarayanan R Chakravarthy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satynarayanan R Chakravarthy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramgopal Sampath" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Chakravarthy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>