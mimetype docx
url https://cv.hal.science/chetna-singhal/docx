--- v0 (2026-04-04)
+++ v1 (2026-05-24)
@@ -66,1590 +66,1798 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safe Queue and Energy-Aware Scheduling in Cognitive Radio Networks: A Feasible-Action MDP and Q-Learning Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetna Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.103150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phycom.2026.103150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflict-Aware Beam Scheduling for Ultra-Dense Directional mmWave IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetna Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2026.3687227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratory study on quality of experience and user experience for teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Rafiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetna Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Brunnström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mårten Sjöström</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality and User Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41233-025-00076-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UAV-Assisted MEC Architecture for Collaborative Task Offloading in Urban IoT Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhrajit Barick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetna Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.732-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2025.3535094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resource-Efficient Sensor Fusion at the Edge via System-Wide Dynamic Gated Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetna Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashuo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Malandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon G L Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Levorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (12), pp.13243-13257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2025.3586882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Low-Complexity Modified Pilot-Based Channel Estimation Method for IEEE 802.22 Systems with Performance–Efficiency Trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sagar Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetna Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IETE Technical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (6), pp.740-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02564602.2025.2563613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review on machine learning based user-centric multimedia streaming techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetna Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 231, pp.108011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2024.108011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributing Inference Tasks Over Interconnected Systems Through Dynamic DNNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetna Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashuo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Malandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Levorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Fabiana Chiasserini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.1717-1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TON.2025.3543848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provisioning 6G Services in Edge-Core Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetna Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tuffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2026 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Communications Society (ComSoc), May 2026, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Network System: Service Provisioning Using AI-Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetna Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 103rd Vehicular Technology Conference: VTC2026-Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Vehicular Technology Society, Jun 2026, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEAR: Scheduling of Multi-model Mobile Workloads on Chiplet Edge Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetna Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Mendula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Malandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Levorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Fabiana Chiasserini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WoWMoM 2026 - IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computer Society, Jun 2026, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Dynamic Training and Inference for GNN-Based Network Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetna Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2025 - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI and Vision Based Autonomous Navigation of Nano-Drones in Partially-Known Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetna Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelabhro Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Brunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCOSS-IoT 2025 - 21st International Conference on Distributed Computing in Smart Systems and the Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lucca, Italy. pp.307-314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-aware Deployment of Dynamic DNNs over Multi-tiered Interconnected Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetna Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Malandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C F Chiasserini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOCOM 2024 - IEEE Conference on Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Vancouver, France. pp.1621-1630, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFOCOM52122.2024.10621218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-Efficient Sensor Fusion via System-Wide Dynamic Gated Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetna Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Malandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ladron de Guevara Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levorato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECON 2024 - 21st Annual IEEE International Conference on Sensing, Communication, and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Phoenix, United States. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SECON64284.2024.10934843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448914v1</w:t>
-              </w:r>
-[...736 lines deleted...]
-                <w:t xml:space="preserve">hal-05448952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1796,51 +2004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetna Singhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555466v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mendula" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Malandrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Levorato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fabiana Chiasserini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sartori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelabhro Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brunelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malandrino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levorato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Chiasserini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM52122.2024.10621218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladron de Guevara Contreras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON64284.2024.10934843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Rafiei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Andersson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-025-00076-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Barick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2025.3535094" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashuo Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon G L Contreras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2025.3586882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Das" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sagar Babu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Dutta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Datta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02564602.2025.2563613" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.108011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3543848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Das" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetna Singhal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Datta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2026.103150" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2026.3687227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Rafiei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Brunnstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Andersson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-025-00076-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Barick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2025.3535094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashuo Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Malandrino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon G L Contreras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Levorato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2025.3586882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sagar Babu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Dutta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02564602.2025.2563613" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.108011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fabiana Chiasserini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3543848" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mendula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978470" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sartori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelabhro Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brunelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gross" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malandrino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levorato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Chiasserini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM52122.2024.10621218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladron de Guevara Contreras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECON64284.2024.10934843" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>