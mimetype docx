--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -534,51 +534,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical behavior of homogenized properties and ultrasonic phase velocities in random polycrystals</w:t>
+                <w:t xml:space="preserve">Statistical properties of effective elastic moduli of random cubic polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
@@ -596,106 +596,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 285, pp.112531. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257053v1</w:t>
+                <w:t xml:space="preserve">hal-04257076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of effective elastic moduli of random cubic polycrystals</w:t>
+                <w:t xml:space="preserve">On the statistical behavior of homogenized properties and ultrasonic phase velocities in random polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Khazaie</w:t>
@@ -713,82 +713,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.33. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.112531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2023030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257076v1</w:t>
+                <w:t xml:space="preserve">hal-04257053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized Fourier transform by means of change of variables within multilinear approximation</w:t>
               </w:r>
@@ -2224,256 +2224,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase velocity statistics in random textured polycrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ningyue Sheng</w:t>
+                <w:t xml:space="preserve">Calcul haute performance sur image pour l'étude de l'impact de défauts issus de fabrication additive LPBF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilou Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Freour</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823007v1</w:t>
+                <w:t xml:space="preserve">hal-04610904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul haute performance sur image pour l'étude de l'impact de défauts issus de fabrication additive LPBF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaodong Liu</w:t>
+                <w:t xml:space="preserve">Phase velocity statistics in random textured polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">Sylvain Freour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610904v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données et réduction de modèle pour la surveillance d'une structure navale</w:t>
               </w:r>
@@ -2908,51 +2908,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3045,260 +3045,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A goal-oriented model reduction technique for parametric fluid-structure problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Leblond</w:t>
+                <w:t xml:space="preserve">Multiscale Method with Patches for the Solution of Linear Parabolic Equations with Localized Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Béghein</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471960v1</w:t>
+                <w:t xml:space="preserve">hal-01856965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Method with Patches for the Solution of Linear Parabolic Equations with Localized Uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A goal-oriented model reduction technique for parametric fluid-structure problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pled</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+                <w:t xml:space="preserve">Claudine Béghein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856965v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale method with patches for the propagation of localized uncertainties in structural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence NAFEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
@@ -3474,51 +3474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale coupling approach for solving high-dimensional stochastic problems featuring localized uncertainties and non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,51 +3690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale method with patches for the solution of non-linear stochastic problems with localized uncertainties and non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,570 +3841,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Network for Integrating Structural Analysis, Risk and Reliability, (ASRANet 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, London, United Kingdom. pp.226-248, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability - ICOSSAR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Columbia University, United States. pp.226-248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marstruc.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008949v1</w:t>
+                <w:t xml:space="preserve">hal-01008950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'approximation creuse de rang faible pour la propagation des incertitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A regression based method using sparse low rank approximations for uncertainty propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de clôture du projet ANR COSTA BRAVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chateau de Cadarache, Bouches-du-Rhone, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output - SAMO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008423v1</w:t>
+                <w:t xml:space="preserve">hal-01007794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFE methods for the propagation of geometrical variabilities: Application to fatigue of marine structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
+                <w:t xml:space="preserve">Multiscale method with patches for the propagation of localized uncertainties in stochastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Cazuguel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability - ICOSSAR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Columbia University, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Extended Finite Element Methods (XFEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008885v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale method with patches for the propagation of localized uncertainties in stochastic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Méthode multi-échelle avec patchs pour la propagation d'incertitudes localisées dans les modèles stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extended Finite Element Methods (XFEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057088v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode multi-échelle avec patchs pour la propagation d'incertitudes localisées dans les modèles stochastiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode d'approximation creuse de rang faible pour la propagation des incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">Workshop de clôture du projet ANR COSTA BRAVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chateau de Cadarache, Bouches-du-Rhone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056919v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regression based method using sparse low rank approximations for uncertainty propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prashant Rai</w:t>
+                <w:t xml:space="preserve">SFE methods for the propagation of geometrical variabilities: Application to fatigue of marine structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Lebrun</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output - SAMO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability - ICOSSAR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Columbia University, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007794v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of welded joints geometry for stochastic modeling and reliability analysis</w:t>
               </w:r>
@@ -4446,82 +4446,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability - ICOSSAR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Columbia University, United States. pp.226-248, </w:t>
+              <w:t xml:space="preserve">6th Conference on Network for Integrating Structural Analysis, Risk and Reliability, (ASRANet 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, London, United Kingdom. pp.226-248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marstruc.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008950v1</w:t>
+                <w:t xml:space="preserve">hal-01008949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sample based method for sparse low-rank approximation of high dimensional functions</w:t>
               </w:r>
@@ -5508,299 +5508,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition pour les problèmes aux limites définis sur des domaines incertains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proper Generalized Decomposition for problems deﬁned on uncertain domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Safatly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">USNCCM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Minneapolis (Minesota), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592678v1</w:t>
+                <w:t xml:space="preserve">hal-01008704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition for problems deﬁned on uncertain domains</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition for the dynamic analysis of uncertain structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Minneapolis (Minesota), United States</w:t>
+              <w:t xml:space="preserve">EURODYN 2011 - 8th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008704v1</w:t>
+                <w:t xml:space="preserve">hal-01008706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition for the dynamic analysis of uncertain structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proper Generalized Decomposition pour les problèmes aux limites définis sur des domaines incertains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2011 - 8th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008706v1</w:t>
+                <w:t xml:space="preserve">hal-00592678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité spatiale géométrique pour la fiabilité des cordons de soudure</w:t>
               </w:r>
@@ -6838,230 +6838,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale computational approach for transient dynamics analysis over the low and medium frequency ranges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+                <w:t xml:space="preserve">A frequency domain approach for transient dynamic analysis over the low and medium frequency ranges: application to structures with heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics - WCCM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Structures Technology - CST 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007768v1</w:t>
+                <w:t xml:space="preserve">hal-01007746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency domain approach for transient dynamic analysis over the low and medium frequency ranges: application to structures with heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiscale computational approach for transient dynamics analysis over the low and medium frequency ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+                <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Structures Technology - CST 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics - WCCM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007746v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A frequency domain approach for transient dynamic analysis over the low and medium frequency ranges : application to structures with heterogeneities</w:t>
               </w:r>
@@ -7371,64 +7371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th U.S. National Congress on Computational Mechanics - USNCCM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7738,51 +7738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Structures Technology - CST 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8120,51 +8120,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B821F6C"/>
+    <w:nsid w:val="EB5B31A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8268,51 +8268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="97C3A0A7"/>
+    <w:nsid w:val="3753C745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8502,51 +8502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chevreuil-m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9445-7399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109618122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2025.2473038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Slama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00202-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7040084" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Priou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.152" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasqualini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazuguel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2013.10.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.119-130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540912001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Riou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billaudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Torres Luque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.24" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clerc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Johann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoubouam Tampango" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sigrist" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cazuguel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82389" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Sen Gupta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008704v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812981v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/hal-00016087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chevreuil-m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9445-7399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109618122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2025.2473038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Slama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00202-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7040084" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Priou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.152" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasqualini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazuguel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2013.10.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.119-130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540912001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Riou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billaudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Torres Luque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.24" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clerc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Johann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoubouam Tampango" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sigrist" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cazuguel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82389" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Sen Gupta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008704v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007746v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812981v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/hal-00016087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>