--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -262,51 +262,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -534,144 +534,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical properties of effective elastic moduli of random cubic polycrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+                <w:t xml:space="preserve">Approximation model of geometric factors for real-time assessment of on-site electrical resistivity of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.33. </w:t>
+              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2023030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10589759.2025.2581824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257076v1</w:t>
+                <w:t xml:space="preserve">hal-05594290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the statistical behavior of homogenized properties and ultrasonic phase velocities in random polycrystals</w:t>
               </w:r>
@@ -768,1328 +768,1445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized Fourier transform by means of change of variables within multilinear approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical properties of effective elastic moduli of random cubic polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyue Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Slama</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-021-00202-8⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2023030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456086v1</w:t>
+                <w:t xml:space="preserve">hal-04257076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of a Reinforced Concrete Wharf Using Structural Health Monitoring System and Material Testing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generalized Fourier transform by means of change of variables within multilinear approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Slama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse7040084⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, State-of-the-Art Model Order Reduction and Its Applications in 2020, 8 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-021-00202-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520318v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ DC electrical resistivity mapping performed in a reinforced concrete wharf using embedded sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 211, pp.244-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of apparent properties with uncertain material parameters using high-order fictitious domain methods and PGD model reduction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring of a Reinforced Concrete Wharf Using Structural Health Monitoring System and Material Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse7040084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303388v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A least-squares method for sparse low rank approximation of multivariate functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of apparent properties with uncertain material parameters using high-order fictitious domain methods and PGD model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Prashant Rai</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Takano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/13091899X⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861913v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and statistical analysis of fillet weld geometrical parameters for probabilistic modelling of the fatigue capacity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A least-squares method for sparse low rank approximation of multivariate functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cazuguel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Rai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.897-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/13091899X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159165v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale method with patch for the solution of stochastic partial differential equations with localized uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements and statistical analysis of fillet weld geometrical parameters for probabilistic modelling of the fatigue capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elias Safatly</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.12.003⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.226-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733739v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Order Reduction based on Proper Generalized Decomposition for the Propagation of Uncertainties in Structural Dynamics</w:t>
+                <w:t xml:space="preserve">A multiscale method with patch for the solution of stochastic partial differential equations with localized uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 89, pp.241--268. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 255, pp.255-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.3249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00603342v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictitious domain method and separated representations for the solution of boundary value problems on uncertain parameterized domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Model Order Reduction based on Proper Generalized Decomposition for the Propagation of Uncertainties in Structural Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.241--268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00662564v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient analysis including the low- and the medium-frequency ranges of engineering structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fictitious domain method and separated representations for the solution of boundary value problems on uncertain parameterized domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rouch</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.091⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 200 (45-46), pp.3066-3082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007393v1</w:t>
+                <w:t xml:space="preserve">hal-00662564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie de calcul en dynamique transitoire recouvrant les basses et moyennes fréquences</w:t>
+                <w:t xml:space="preserve">Transient analysis including the low- and the medium-frequency ranges of engineering structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (1-2-3), pp.119-130. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (17-18), pp.1431-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.15.119-130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007407v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une stratégie de calcul en dynamique transitoire recouvrant les basses et moyennes fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (1-2-3), pp.119-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.119-130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new computational method for transient dynamics including the low- and the medium-frequency ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64 (4), pp.503-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.1379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2099,51 +2216,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast geometric factor approximation to evaluate the electrical resistivity of concrete and reinforced concrete specimens using neural network models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2175,710 +2292,710 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Solutions 2025 – 9th International Conference on Concrete Repair, Durability &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbon (Portugal), Portugal. pp.12001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/202540912001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul haute performance sur image pour l'étude de l'impact de défauts issus de fabrication additive LPBF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Bardel</w:t>
+                <w:t xml:space="preserve">Phase velocity statistics in random textured polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Khazaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningyue Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaodong Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">Sylvain Freour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610904v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase velocity statistics in random textured polycrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ningyue Sheng</w:t>
+                <w:t xml:space="preserve">Calcul haute performance sur image pour l'étude de l'impact de défauts issus de fabrication additive LPBF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilou Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Freour</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823007v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données et réduction de modèle pour la surveillance d'une structure navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'un milieu immergé par identification de la résistivité : dispositif de mesure et choix de la paramétrisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability of concrete resistivity as a function of vibration and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobéton</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnobéton 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; Institut de Recherche en Génie Cvil et Mécanique; COFREND, Oct 2023, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05317261v1</w:t>
+                <w:t xml:space="preserve">hal-04494776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of concrete resistivity as a function of vibration and time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Clerc</w:t>
+                <w:t xml:space="preserve">Suivi d'un milieu immergé par identification de la résistivité : dispositif de mesure et choix de la paramétrisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Torres Luque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobéton 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnobéton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes (France), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04494776v1</w:t>
+                <w:t xml:space="preserve">hal-05317261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of homogenized random polycrystals with uncertain single crystal elastic moduli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningyue Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2920,87 +3037,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un méta-modèle pour l'identification paramétrique : application à la mesure de résistivité électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priou Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3015,3080 +3132,3119 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Method with Patches for the Solution of Linear Parabolic Equations with Localized Uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Pled</w:t>
+                <w:t xml:space="preserve">A goal-oriented model reduction technique for parametric fluid-structure problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Béghein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856965v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A goal-oriented model reduction technique for parametric fluid-structure problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Leblond</w:t>
+                <w:t xml:space="preserve">Multiscale Method with Patches for the Solution of Linear Parabolic Equations with Localized Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Béghein</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471960v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale method with patches for the propagation of localized uncertainties in structural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions académiques à l'ANR ICARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence NAFEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale coupling approach for solving high-dimensional stochastic problems featuring localized uncertainties and non-linearities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode de réduction de modèle basée sur l'échantillonnage pour le calcul d'une réponse vibro-acoustique aléatoire en basse fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yendoubouam Tampango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eXtended Discretization MethodS (X-DMS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306394v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de réduction de modèle basée sur l'échantillonnage pour le calcul d'une réponse vibro-acoustique aléatoire en basse fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale coupling approach for solving high-dimensional stochastic problems featuring localized uncertainties and non-linearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">eXtended Discretization MethodS (X-DMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517276v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale method with patches for the solution of non-linear stochastic problems with localized uncertainties and non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hersonissos, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of welded joints geometry for stochastic modeling and reliability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability - ICOSSAR 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Columbia University, United States. pp.226-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marstruc.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regression based method using sparse low rank approximations for uncertainty propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output - SAMO 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale method with patches for the propagation of localized uncertainties in stochastic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extended Finite Element Methods (XFEM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode multi-échelle avec patchs pour la propagation d'incertitudes localisées dans les modèles stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures (CSMA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'approximation creuse de rang faible pour la propagation des incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop de clôture du projet ANR COSTA BRAVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Chateau de Cadarache, Bouches-du-Rhone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFE methods for the propagation of geometrical variabilities: Application to fatigue of marine structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability - ICOSSAR 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Columbia University, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of welded joints geometry for stochastic modeling and reliability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference on Network for Integrating Structural Analysis, Risk and Reliability, (ASRANet 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, London, United Kingdom. pp.226-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marstruc.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sample based method for sparse low-rank approximation of high dimensional functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Giraldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on reduced Basis, POD and PGD model - RBPOD&amp;PGD 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling based tensor approximation method for uncertainty propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability - ICOSSAR 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Columbia University, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale domain decomposition method for the solution of stochastic partial differential equations with localized uncertainties</w:t>
+                <w:t xml:space="preserve">A non intrusive tensor approximation method for uncertainty propagation in high dimensional stochastic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">WCCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007770v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction based on domain decomposition and tensor approximation methods for multiscale stochastic models with localized uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ANR TYCHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale model reduction for the solution of stochastic partial differential equations with localized sources of uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A multiscale domain decomposition method for the solution of stochastic partial differential equations with localized uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennal Conference on Engineering Systems design and Analysis (ESDA 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Raleigh, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008514v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regression based non-intrusive method using separated representation for uncertainty quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prashant Rai</w:t>
+                <w:t xml:space="preserve">Multiscale model reduction for the solution of stochastic partial differential equations with localized sources of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jayant Sen Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennal Conference on Engineering Systems design and Analysis (ESDA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007795v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique des champs aléatoires de géométrie pour la fiabilité des cordons de soudure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+                <w:t xml:space="preserve">A regression based non-intrusive method using separated representation for uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cazuguel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayant Sen Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiabilité des matériaux et structures (JFMS'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 11th Biennal Conference on Engineering Systems design and Analysis (ESDA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007883v1</w:t>
+                <w:t xml:space="preserve">hal-01007795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor-based methods for uncertainty propagation: alternative definitions and algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non intrusive tensor approximation method for uncertainty propagation in high dimensional stochastic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse statistique des champs aléatoires de géométrie pour la fiabilité des cordons de soudure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Fiabilité des matériaux et structures (JFMS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007786v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèle pour la résolution de problèmes aux limites avec incertitudes localisées</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition for problems deﬁned on uncertain domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ANR TYCHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ecole Centrale Paris, France</w:t>
+              <w:t xml:space="preserve">USNCCM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Minneapolis (Minesota), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008806v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition for problems deﬁned on uncertain domains</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition for the dynamic analysis of uncertain structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Minneapolis (Minesota), United States</w:t>
+              <w:t xml:space="preserve">EURODYN 2011 - 8th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008704v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition for the dynamic analysis of uncertain structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proper Generalized Decomposition pour les problèmes aux limites définis sur des domaines incertains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2011 - 8th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008706v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition pour les problèmes aux limites définis sur des domaines incertains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Safatly</w:t>
+                <w:t xml:space="preserve">Analyse de la variabilité spatiale géométrique pour la fiabilité des cordons de soudure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592678v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité spatiale géométrique pour la fiabilité des cordons de soudure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction de modèle pour la résolution de problèmes aux limites avec incertitudes localisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Cazuguel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Workshop ANR TYCHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ecole Centrale Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422754v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction based on Proper Generalized Decomposition for the propagation of parametric uncertainty in structural dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiabilité des joints soudés de structures marines soumis à une géométrie stochastique: de la mesure au calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Fiabilité des matériaux et structures, JFMS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008443v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition and separated representations for uncertainty propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Model reduction based on Proper Generalized Decomposition for the propagation of parametric uncertainty in structural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Annual Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008701v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of marine welded joints subjected to stochastic geometry: from measure to computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6097,1725 +6253,1686 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Network for Integrating Structural Analysis, Risk and Reliability, ASRANET 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Edinburgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori separated representation for the model reduction of uncertain dynamical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proper Generalized Decomposition and separated representations for uncertainty propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations en Mécaniques Passives et ACTives (IMPACT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">SIAM Annual Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007792v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des joints soudés de structures marines soumis à une géométrie stochastique: de la mesure au calcul</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A priori separated representation for the model reduction of uncertain dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiabilité des matériaux et structures, JFMS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Innovations en Mécaniques Passives et ACTives (IMPACT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008223v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Reliability of two on Pile-supported Wharves from Structural Monitoring Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOSSAR'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral stochastic methods and model reduction for the dynamic analysis of structures presenting uncertainties</w:t>
+                <w:t xml:space="preserve">Méthodes spectrales stochastiques et réduction de modèle pour l'analyse dynamique de structures en présence d'incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th US National Congress on Computational Mechanics (USNCCM 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Columbus, United States</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008943v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes spectrales stochastiques et réduction de modèle pour l'analyse dynamique de structures en présence d'incertitudes</w:t>
+                <w:t xml:space="preserve">Spectral stochastic methods and model reduction for the dynamic analysis of structures presenting uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">10th US National Congress on Computational Mechanics (USNCCM 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416073v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit analysis of inflatable beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wielgosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CST 2008 - Ninth International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche fréquentielle pour la dynamique transitoire incluant les moyennes fréquences et prenant en compte les incertitudes sur la présence d’hétérogénéités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Blanzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency domain approach for transient dynamic analysis over the low and medium frequency ranges: application to structures with heterogeneity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Blanc</w:t>
+                <w:t xml:space="preserve">A frequency domain approach for transient dynamic analysis over the low and medium frequency ranges : application to structures with heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Structures Technology - CST 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">CST 2006 - 8th International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007746v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale computational approach for transient dynamics analysis over the low and medium frequency ranges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+                <w:t xml:space="preserve">A frequency domain approach for transient dynamic analysis over the low and medium frequency ranges: application to structures with heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics - WCCM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Structures Technology - CST 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007768v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency domain approach for transient dynamic analysis over the low and medium frequency ranges : application to structures with heterogeneities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Blanc</w:t>
+                <w:t xml:space="preserve">A multiscale computational approach for transient dynamics analysis over the low and medium frequency ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CST 2006 - 8th International Conference on Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics - WCCM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101760v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational approach for shock analysis taking the medium-frequency range into account: basic aspects and applications</w:t>
+                <w:t xml:space="preserve">Transient dynamics analysis over the low and medium frequency ranges for engineering structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Computational Fluid and Solid Mechanics 2005 - Third MIT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022246v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variational theory of complex rays for the calculation of medium-frequency vibrations : application to acoustics and transient dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">The Variational Theory of Complex Rays for the circulation of medium-frequency vibrations: application to acoustics and transient analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rouch</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t>
+              <w:t xml:space="preserve">8th U.S. National Congress on Computational Mechanics - USNCCM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017864v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Variational Theory of Complex Rays for the circulation of medium-frequency vibrations: application to acoustics and transient analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">The variational theory of complex rays for the calculation of medium-frequency vibrations : application to acoustics and transient dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Rouch</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th U.S. National Congress on Computational Mechanics - USNCCM8</w:t>
+              <w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009042v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational approach for shock analysis taking the medium-frequency range into account: basic aspects and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007727v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle stratégie de calcul en dynamique transitoire recouvrant les basses et moyennes fréquences pour des structures complexes</w:t>
+                <w:t xml:space="preserve">A computational approach for shock analysis taking the medium-frequency range into account: basic aspects and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812981v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient dynamics analysis over the low and medium frequency ranges for engineering structures</w:t>
+                <w:t xml:space="preserve">Une nouvelle stratégie de calcul en dynamique transitoire recouvrant les basses et moyennes fréquences pour des structures complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Fluid and Solid Mechanics 2005 - Third MIT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009065v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a new computational approach for transient dynamics over the low and medium frequency ranges for complex engineering structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Structures Technology - CST 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7825,117 +7942,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with tree-based tensor formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7945,114 +8062,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une nouvelle approche en calcul dynamique transitoire, incluant les basses et les moyennes fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8120,51 +8237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB5B31A0"/>
+    <w:nsid w:val="825EEE93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8268,51 +8385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3753C745"/>
+    <w:nsid w:val="84596C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8502,51 +8619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chevreuil-m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9445-7399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109618122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2025.2473038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Slama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00202-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7040084" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Priou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.152" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasqualini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazuguel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2013.10.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.119-130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540912001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Riou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billaudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Torres Luque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.24" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clerc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Johann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoubouam Tampango" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sigrist" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cazuguel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007797v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82389" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Sen Gupta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008704v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007746v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Riou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812981v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/hal-00016087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chevreuil-m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9445-7399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109618122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2025.2473038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2025.2581824" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Slama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00202-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Priou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.152" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7040084" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasqualini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazuguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2013.10.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.119-130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540912001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Riou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leblond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billaudeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Xiao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clerc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Torres Luque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.24" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Johann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoubouam Tampango" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sigrist" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306394v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cazuguel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008885v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82389" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Sen Gupta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008704v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007994v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Riou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/hal-00016087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>