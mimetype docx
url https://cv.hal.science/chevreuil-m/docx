--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -976,295 +976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ DC electrical resistivity mapping performed in a reinforced concrete wharf using embedded sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of a Reinforced Concrete Wharf Using Structural Health Monitoring System and Material Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Priou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse7040084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484514v1</w:t>
+                <w:t xml:space="preserve">hal-05520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of a Reinforced Concrete Wharf Using Structural Health Monitoring System and Material Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ DC electrical resistivity mapping performed in a reinforced concrete wharf using embedded sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lupi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (4), pp.84. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.244-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse7040084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520318v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of apparent properties with uncertain material parameters using high-order fictitious domain methods and PGD model reduction</w:t>
               </w:r>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2695,291 +2695,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of concrete resistivity as a function of vibration and time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi d'un milieu immergé par identification de la résistivité : dispositif de mesure et choix de la paramétrisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyan Xiao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magda Torres Luque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobéton 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.6⟩</w:t>
+              <w:t xml:space="preserve">Diagnobéton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes (France), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494776v1</w:t>
+                <w:t xml:space="preserve">hal-05317261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'un milieu immergé par identification de la résistivité : dispositif de mesure et choix de la paramétrisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability of concrete resistivity as a function of vibration and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobéton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nantes (France), France. </w:t>
+              <w:t xml:space="preserve">Diagnobéton 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; Institut de Recherche en Génie Cvil et Mécanique; COFREND, Oct 2023, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317261v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of homogenized random polycrystals with uncertain single crystal elastic moduli</w:t>
               </w:r>
@@ -3585,243 +3585,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de réduction de modèle basée sur l'échantillonnage pour le calcul d'une réponse vibro-acoustique aléatoire en basse fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale coupling approach for solving high-dimensional stochastic problems featuring localized uncertainties and non-linearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">eXtended Discretization MethodS (X-DMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517276v1</w:t>
+                <w:t xml:space="preserve">hal-01306394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale coupling approach for solving high-dimensional stochastic problems featuring localized uncertainties and non-linearities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode de réduction de modèle basée sur l'échantillonnage pour le calcul d'une réponse vibro-acoustique aléatoire en basse fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yendoubouam Tampango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eXtended Discretization MethodS (X-DMS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306394v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale method with patches for the solution of non-linear stochastic problems with localized uncertainties and non-linearities</w:t>
               </w:r>
@@ -4821,507 +4821,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non intrusive tensor approximation method for uncertainty propagation in high dimensional stochastic models</w:t>
+                <w:t xml:space="preserve">Model reduction based on domain decomposition and tensor approximation methods for multiscale stochastic models with localized uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop ANR TYCHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007786v1</w:t>
+                <w:t xml:space="preserve">hal-01008442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction based on domain decomposition and tensor approximation methods for multiscale stochastic models with localized uncertainties</w:t>
+                <w:t xml:space="preserve">A multiscale domain decomposition method for the solution of stochastic partial differential equations with localized uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ANR TYCHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008442v1</w:t>
+                <w:t xml:space="preserve">hal-01007770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale domain decomposition method for the solution of stochastic partial differential equations with localized uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale model reduction for the solution of stochastic partial differential equations with localized sources of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 11th Biennal Conference on Engineering Systems design and Analysis (ESDA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007770v1</w:t>
+                <w:t xml:space="preserve">hal-01008514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale model reduction for the solution of stochastic partial differential equations with localized sources of uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Safatly</w:t>
+                <w:t xml:space="preserve">A regression based non-intrusive method using separated representation for uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayant Sen Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennal Conference on Engineering Systems design and Analysis (ESDA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01008514v1</w:t>
+                <w:t xml:space="preserve">hal-01007795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regression based non-intrusive method using separated representation for uncertainty quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prashant Rai</w:t>
+                <w:t xml:space="preserve">Analyse statistique des champs aléatoires de géométrie pour la fiabilité des cordons de soudure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jayant Sen Gupta</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennal Conference on Engineering Systems design and Analysis (ESDA 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fiabilité des matériaux et structures (JFMS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007795v1</w:t>
+                <w:t xml:space="preserve">hal-01007883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor-based methods for uncertainty propagation: alternative definitions and algorithms</w:t>
               </w:r>
@@ -5422,1098 +5435,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique des champs aléatoires de géométrie pour la fiabilité des cordons de soudure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non intrusive tensor approximation method for uncertainty propagation in high dimensional stochastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cazuguel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiabilité des matériaux et structures (JFMS'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">WCCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007883v1</w:t>
+                <w:t xml:space="preserve">hal-01007786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition for problems deﬁned on uncertain domains</w:t>
+                <w:t xml:space="preserve">Réduction de modèle pour la résolution de problèmes aux limites avec incertitudes localisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Minneapolis (Minesota), United States</w:t>
+              <w:t xml:space="preserve">Workshop ANR TYCHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ecole Centrale Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008704v1</w:t>
+                <w:t xml:space="preserve">hal-01008806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition for the dynamic analysis of uncertain structures</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition for problems deﬁned on uncertain domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2011 - 8th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">USNCCM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Minneapolis (Minesota), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008706v1</w:t>
+                <w:t xml:space="preserve">hal-01008704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition pour les problèmes aux limites définis sur des domaines incertains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proper Generalized Decomposition for the dynamic analysis of uncertain structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">EURODYN 2011 - 8th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592678v1</w:t>
+                <w:t xml:space="preserve">hal-01008706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité spatiale géométrique pour la fiabilité des cordons de soudure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition pour les problèmes aux limites définis sur des domaines incertains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Cazuguel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422754v1</w:t>
+                <w:t xml:space="preserve">hal-00592678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèle pour la résolution de problèmes aux limites avec incertitudes localisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la variabilité spatiale géométrique pour la fiabilité des cordons de soudure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Cazuguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ANR TYCHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ecole Centrale Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008806v1</w:t>
+                <w:t xml:space="preserve">hal-03422754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des joints soudés de structures marines soumis à une géométrie stochastique: de la mesure au calcul</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model reduction based on Proper Generalized Decomposition for the propagation of parametric uncertainty in structural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiabilité des matériaux et structures, JFMS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008223v1</w:t>
+                <w:t xml:space="preserve">hal-01008443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction based on Proper Generalized Decomposition for the propagation of parametric uncertainty in structural dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of marine welded joints subjected to stochastic geometry: from measure to computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Network for Integrating Structural Analysis, Risk and Reliability, ASRANET 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Edinburgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008443v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of marine welded joints subjected to stochastic geometry: from measure to computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition and separated representations for uncertainty propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Network for Integrating Structural Analysis, Risk and Reliability, ASRANET 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Edinburgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">SIAM Annual Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008818v1</w:t>
+                <w:t xml:space="preserve">hal-01008701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition and separated representations for uncertainty propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A priori separated representation for the model reduction of uncertain dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Annual Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">Innovations en Mécaniques Passives et ACTives (IMPACT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008701v1</w:t>
+                <w:t xml:space="preserve">hal-01007792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori separated representation for the model reduction of uncertain dynamical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiabilité des joints soudés de structures marines soumis à une géométrie stochastique: de la mesure au calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations en Mécaniques Passives et ACTives (IMPACT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">Fiabilité des matériaux et structures, JFMS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007792v1</w:t>
+                <w:t xml:space="preserve">hal-01008223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Reliability of two on Pile-supported Wharves from Structural Monitoring Data</w:t>
               </w:r>
@@ -6955,636 +6955,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency domain approach for transient dynamic analysis over the low and medium frequency ranges : application to structures with heterogeneities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Blanc</w:t>
+                <w:t xml:space="preserve">A multiscale computational approach for transient dynamics analysis over the low and medium frequency ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CST 2006 - 8th International Conference on Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics - WCCM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101760v1</w:t>
+                <w:t xml:space="preserve">hal-01007768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A frequency domain approach for transient dynamic analysis over the low and medium frequency ranges: application to structures with heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Structures Technology - CST 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale computational approach for transient dynamics analysis over the low and medium frequency ranges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+                <w:t xml:space="preserve">A frequency domain approach for transient dynamic analysis over the low and medium frequency ranges : application to structures with heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics - WCCM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">CST 2006 - 8th International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007768v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient dynamics analysis over the low and medium frequency ranges for engineering structures</w:t>
+                <w:t xml:space="preserve">A computational approach for shock analysis taking the medium-frequency range into account: basic aspects and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Fluid and Solid Mechanics 2005 - Third MIT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009065v1</w:t>
+                <w:t xml:space="preserve">hal-00022246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Variational Theory of Complex Rays for the circulation of medium-frequency vibrations: application to acoustics and transient analysis</w:t>
+                <w:t xml:space="preserve">The variational theory of complex rays for the calculation of medium-frequency vibrations : application to acoustics and transient dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Riou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Rouch</w:t>
+                <w:t xml:space="preserve">Hervé Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th U.S. National Congress on Computational Mechanics - USNCCM8</w:t>
+              <w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009042v1</w:t>
+                <w:t xml:space="preserve">hal-00017864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variational theory of complex rays for the calculation of medium-frequency vibrations : application to acoustics and transient dynamics</w:t>
+                <w:t xml:space="preserve">The Variational Theory of Complex Rays for the circulation of medium-frequency vibrations: application to acoustics and transient analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rouch</w:t>
+                <w:t xml:space="preserve">H. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t>
+              <w:t xml:space="preserve">8th U.S. National Congress on Computational Mechanics - USNCCM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017864v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational approach for shock analysis taking the medium-frequency range into account: basic aspects and applications</w:t>
               </w:r>
@@ -7622,228 +7622,228 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022246v1</w:t>
+                <w:t xml:space="preserve">hal-01007727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational approach for shock analysis taking the medium-frequency range into account: basic aspects and applications</w:t>
+                <w:t xml:space="preserve">Une nouvelle stratégie de calcul en dynamique transitoire recouvrant les basses et moyennes fréquences pour des structures complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Munich, Germany</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007727v1</w:t>
+                <w:t xml:space="preserve">hal-01812981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle stratégie de calcul en dynamique transitoire recouvrant les basses et moyennes fréquences pour des structures complexes</w:t>
+                <w:t xml:space="preserve">Transient dynamics analysis over the low and medium frequency ranges for engineering structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">Computational Fluid and Solid Mechanics 2005 - Third MIT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812981v1</w:t>
+                <w:t xml:space="preserve">hal-01009065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a new computational approach for transient dynamics over the low and medium frequency ranges for complex engineering structures</w:t>
               </w:r>
@@ -7855,51 +7855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Structures Technology - CST 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8237,51 +8237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="825EEE93"/>
+    <w:nsid w:val="53D81871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8385,51 +8385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="84596C20"/>
+    <w:nsid w:val="57E53301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8619,51 +8619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chevreuil-m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9445-7399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109618122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2025.2473038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2025.2581824" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Slama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00202-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Priou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.152" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7040084" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasqualini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazuguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2013.10.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.119-130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540912001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Riou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leblond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billaudeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Xiao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clerc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Torres Luque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.24" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Johann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoubouam Tampango" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sigrist" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306394v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cazuguel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008885v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82389" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Sen Gupta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008704v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007792v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007994v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Riou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/hal-00016087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chevreuil-m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9445-7399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109618122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyue Sheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Khazaie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2025.2473038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2025.2581824" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112531" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Slama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-021-00202-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7040084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Priou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Takano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasqualini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazuguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2013.10.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.119-130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540912001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bardel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Riou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leblond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billaudeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Torres Luque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.24" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Xiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Johann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine B&#233;ghein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoubouam Tampango" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sigrist" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cazuguel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebrun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008885v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82389" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007795v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Sen Gupta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007883v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008701v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008223v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007994v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Riou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009065v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/hal-00016087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>