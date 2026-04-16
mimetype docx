--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -1291,165 +1291,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculum-density dependent growth reveals long-term memory in cancer cell cultures</w:t>
+                <w:t xml:space="preserve">Inoculum-density dependent growth reveals inherent cooperative effects and stochasticity in cancer cell cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation V, Institute of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Inoculum-density dependent growth reveals inherent cooperative effects and stochasticity in cancer cell cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, La Habana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328102v1</w:t>
+                <w:t xml:space="preserve">hal-04328110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculum-density dependent growth reveals inherent cooperative effects and stochasticity in cancer cell cultures.</w:t>
+                <w:t xml:space="preserve">Inoculum-density dependent growth reveals long-term memory in cancer cell cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inoculum-density dependent growth reveals inherent cooperative effects and stochasticity in cancer cell cultures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, La Habana, Cuba</w:t>
+              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation V, Institute of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328110v1</w:t>
+                <w:t xml:space="preserve">hal-04328102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative physiology of cancer cells: from proteome partitioning to population responses.</w:t>
               </w:r>
@@ -1668,260 +1668,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of replication errors’ fate in single Escherichia coli cells reveals the origin and dynamics of spontaneous mutations</w:t>
+                <w:t xml:space="preserve">High-throughput quantitative method to monitor cellular trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Villari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Serini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Bosia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Biological Systems 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">HFSP International Symposium in Frontier Science at the Interface of Physics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasboirg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637570v1</w:t>
+                <w:t xml:space="preserve">hal-04637568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput quantitative method to monitor cellular trafficking</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of replication errors’ fate in single Escherichia coli cells reveals the origin and dynamics of spontaneous mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne De Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFSP International Symposium in Frontier Science at the Interface of Physics and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasboirg, France</w:t>
+              <w:t xml:space="preserve">Physics and Biological Systems 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637568v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inoculum-density dependent growth reveals inherent cooperative effects and stochasticity in cancer cell cultures</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Clapero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Valdembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Serini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3117,51 +3117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Enrico Bena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-050224-093623" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46950-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Blasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pessina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44396-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Ariane P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Calzadilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Giudice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bosia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1335898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03174862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gueudr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Miotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85406-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Villari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Gioelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019103661" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Ferro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Grigolon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.02.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isalan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Serini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chileab Redwood-Sawyerr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Polizzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4063-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tortarolo Dora" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernice Simone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Clapero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Valdembri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04328099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forneris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatto Monticone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2186546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Enrico Bena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-050224-093623" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46950-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Blasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pessina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44396-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Ariane P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Calzadilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Giudice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bosia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1335898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03174862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gueudr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Miotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85406-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Villari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Gioelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019103661" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Ferro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Grigolon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.02.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isalan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Serini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chileab Redwood-Sawyerr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Polizzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4063-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tortarolo Dora" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernice Simone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Clapero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Valdembri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04328099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forneris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatto Monticone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2186546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>