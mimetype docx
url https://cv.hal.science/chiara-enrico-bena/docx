--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -1291,165 +1291,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculum-density dependent growth reveals inherent cooperative effects and stochasticity in cancer cell cultures.</w:t>
+                <w:t xml:space="preserve">Inoculum-density dependent growth reveals long-term memory in cancer cell cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inoculum-density dependent growth reveals inherent cooperative effects and stochasticity in cancer cell cultures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, La Habana, Cuba</w:t>
+              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation V, Institute of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328110v1</w:t>
+                <w:t xml:space="preserve">hal-04328102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculum-density dependent growth reveals long-term memory in cancer cell cultures</w:t>
+                <w:t xml:space="preserve">Inoculum-density dependent growth reveals inherent cooperative effects and stochasticity in cancer cell cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Methods in Gene Regulation V, Institute of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Inoculum-density dependent growth reveals inherent cooperative effects and stochasticity in cancer cell cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, La Habana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328102v1</w:t>
+                <w:t xml:space="preserve">hal-04328110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative physiology of cancer cells: from proteome partitioning to population responses.</w:t>
               </w:r>
@@ -1668,260 +1668,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput quantitative method to monitor cellular trafficking</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of replication errors’ fate in single Escherichia coli cells reveals the origin and dynamics of spontaneous mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne De Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFSP International Symposium in Frontier Science at the Interface of Physics and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasboirg, France</w:t>
+              <w:t xml:space="preserve">Physics and Biological Systems 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637568v1</w:t>
+                <w:t xml:space="preserve">hal-04637570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of replication errors’ fate in single Escherichia coli cells reveals the origin and dynamics of spontaneous mutations</w:t>
+                <w:t xml:space="preserve">High-throughput quantitative method to monitor cellular trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Villari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Serini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Bosia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Biological Systems 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">HFSP International Symposium in Frontier Science at the Interface of Physics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasboirg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637570v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inoculum-density dependent growth reveals inherent cooperative effects and stochasticity in cancer cell cultures</w:t>
               </w:r>
@@ -2108,165 +2108,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative physiology of mammalian cells: A phenomenological approach inspired by microbiology.</w:t>
+                <w:t xml:space="preserve">Quantitative physiology of cancer cells: from proteome partitioning to population responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics and information processing: from cell to tissues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Les Houches, France</w:t>
+              <w:t xml:space="preserve">2nd Course on Multiscale Integration in Biological Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328125v1</w:t>
+                <w:t xml:space="preserve">hal-04328119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative physiology of cancer cells: from proteome partitioning to population responses.</w:t>
+                <w:t xml:space="preserve">Quantitative physiology of mammalian cells: A phenomenological approach inspired by microbiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Course on Multiscale Integration in Biological Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Dynamics and information processing: from cell to tissues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328119v1</w:t>
+                <w:t xml:space="preserve">hal-04328125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2444,263 +2444,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammalian cell characterisation by non-invasive plate reader assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Sood</w:t>
+                <w:t xml:space="preserve">OmniReprodubileCellAnalysis: a comprehensive toolbox for the analysis of cellular biology data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tortarolo Dora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernice Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Clapero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Valdembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Serini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328087v1</w:t>
+                <w:t xml:space="preserve">hal-04328085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OmniReprodubileCellAnalysis: a comprehensive toolbox for the analysis of cellular biology data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mammalian cell characterisation by non-invasive plate reader assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pessina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatella Valdembri</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04328085v1</w:t>
+                <w:t xml:space="preserve">hal-04328087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3117,51 +3117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Enrico Bena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-050224-093623" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46950-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Blasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pessina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44396-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Ariane P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Calzadilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Giudice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bosia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1335898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03174862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gueudr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Miotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85406-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Villari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Gioelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019103661" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Ferro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Grigolon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.02.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isalan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Serini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chileab Redwood-Sawyerr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Polizzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4063-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tortarolo Dora" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernice Simone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Clapero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Valdembri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04328099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forneris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatto Monticone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2186546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Enrico Bena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-050224-093623" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46950-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Blasi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pessina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44396-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Ariane P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Calzadilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Giudice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bosia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1335898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03174862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gueudr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Miotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85406-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Villari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Gioelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019103661" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Ferro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Grigolon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.02.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isalan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ceroni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2018.00077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Serini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chileab Redwood-Sawyerr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Polizzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4063-0_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tortarolo Dora" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernice Simone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Clapero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Valdembri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04328099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forneris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatto Monticone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2186546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>