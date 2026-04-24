--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -707,425 +707,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radio ridge connecting two galaxy clusters in a filament of the cosmic web</w:t>
+                <w:t xml:space="preserve">A parallel and automatically tuned algorithm for multispectral image deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Govoni</w:t>
+                <w:t xml:space="preserve">R Ammanouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Orrù</w:t>
+                <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonafede</w:t>
+                <w:t xml:space="preserve">D Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Iacobelli</w:t>
+                <w:t xml:space="preserve">C Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Paladino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Loi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 364 (6444), pp.981-984. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 490 (1), pp.37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aat7500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz2193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648674v1</w:t>
+                <w:t xml:space="preserve">hal-03434392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel and automatically tuned algorithm for multispectral image deconvolution</w:t>
+                <w:t xml:space="preserve">The LOFAR Two-metre Sky Survey: II. First data release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Ammanouil</w:t>
+                <w:t xml:space="preserve">T.W. Shimwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ferrari</w:t>
+                <w:t xml:space="preserve">C. Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mary</w:t>
+                <w:t xml:space="preserve">M.J. Hardcastle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ferrari</w:t>
+                <w:t xml:space="preserve">A.P. Mechev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Loi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W.L. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 490 (1), pp.37-49. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz2193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434392v1</w:t>
+                <w:t xml:space="preserve">hal-01991273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Two-metre Sky Survey: II. First data release</w:t>
+                <w:t xml:space="preserve">A radio ridge connecting two galaxy clusters in a filament of the cosmic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.W. Shimwell</w:t>
+                <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tasse</w:t>
+                <w:t xml:space="preserve">E. Orrù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Hardcastle</w:t>
+                <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Mechev</w:t>
+                <w:t xml:space="preserve">M. Iacobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.L. Williams</w:t>
+                <w:t xml:space="preserve">R. Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 622, pp.A1. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364 (6444), pp.981-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aat7500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991273v1</w:t>
+                <w:t xml:space="preserve">hal-03648674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation measure synthesis applied to synthetic SKA images of galaxy clusters</w:t>
               </w:r>
@@ -1137,77 +1137,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 490 (4), pp.4841-4857. </w:t>
@@ -1239,295 +1239,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR discoveryof radio emission in MACS J0717.5+3745</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The XXL Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brüggen</w:t>
+                <w:t xml:space="preserve">Vernesa Smolčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rafferty</w:t>
+                <w:t xml:space="preserve">Huib Intema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zhuravleva</w:t>
+                <w:t xml:space="preserve">Bruno Šlaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Riseley</w:t>
+                <w:t xml:space="preserve">Somak Raychaudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1121⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 620, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797109v1</w:t>
+                <w:t xml:space="preserve">cea-02498180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vernesa Smolčić</w:t>
+                <w:t xml:space="preserve">LOFAR discoveryof radio emission in MACS J0717.5+3745</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huib Intema</w:t>
+                <w:t xml:space="preserve">M. Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Šlaus</w:t>
+                <w:t xml:space="preserve">D. Rafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somak Raychaudhury</w:t>
+                <w:t xml:space="preserve">I. Zhuravleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mladen Novak</w:t>
+                <w:t xml:space="preserve">C.J. Riseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 620, pp.A14. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 478 (3), pp.2927-2938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02498180v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of an electron beam through the solar corona with LOFAR</w:t>
               </w:r>
@@ -1775,295 +1775,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of a nearby filament of galaxy clusters with the Sardinia Radio Telescope</w:t>
+                <w:t xml:space="preserve">The XXL Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Vacca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Loi</w:t>
+                <w:t xml:space="preserve">C. Horellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vazza</w:t>
+                <w:t xml:space="preserve">H. Intema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smolčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1151⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 620, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851215v1</w:t>
+                <w:t xml:space="preserve">hal-03648680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations of a nearby filament of galaxy clusters with the Sardinia Radio Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nilsson</w:t>
+                <w:t xml:space="preserve">Valentina Vacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Karlsson</w:t>
+                <w:t xml:space="preserve">F. Vazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 620, pp.A19. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 479 (1), pp.776-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648680v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATCA observations of the MACS-Planck Radio Halo Cluster Project: II. Radio observations of an intermediate redshift cluster sample</w:t>
               </w:r>
@@ -2177,338 +2177,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio selection of the most distant galaxy clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the hot gas temperature in galaxy clusters using X-ray and Sunyaev-Zel’dovich imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Daddi</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Wang</w:t>
+                <w:t xml:space="preserve">I. Bartalucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa8808⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 606, pp.A64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645928v1</w:t>
+                <w:t xml:space="preserve">hal-01645595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the hot gas temperature in galaxy clusters using X-ray and Sunyaev-Zel’dovich imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">Radio selection of the most distant galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Daddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strazzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">M.T. Sargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bartalucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">T. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 606, pp.A64. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 846 (2), pp.L31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa8808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645595v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep LOFAR observations of the merging galaxy cluster CIZA J2242.8+5301</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Shimwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,295 +2579,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Two-metre Sky Survey I. Survey description and preliminary data release*</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the kinetic Sunyaev-Zel’dovich effect toward MACS J0717.5+3745 with NIKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bartalucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. W. Shimwell</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.T Dijkema</w:t>
+                <w:t xml:space="preserve">G. W. Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 598, A104 (22 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629313⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 598, pp.A115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01521308v1</w:t>
+                <w:t xml:space="preserve">in2p3-01337533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the kinetic Sunyaev-Zel’dovich effect toward MACS J0717.5+3745 with NIKA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Bartalucci</w:t>
+                <w:t xml:space="preserve">The LOFAR Two-metre Sky Survey I. Survey description and preliminary data release*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Shimwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J.A. Röttgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P P Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.L. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. W. Pratt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">J.T Dijkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 598, pp.A115. </w:t>
+              <w:t xml:space="preserve">, 2017, 598, A104 (22 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01337533v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01521308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of the galaxy cluster CIZA J2242.8+5301 with the Sardinia Radio Telescope</w:t>
               </w:r>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sardinia Radio Telescope observations of Abell 194 - the intra-cluster magnetic field power spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,1099 +3383,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using rotation measure grids to detect cosmological magnetic fields: A Bayesian approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Vacca</w:t>
+                <w:t xml:space="preserve">The XXL Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernesa Smolčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Oppermann</w:t>
+                <w:t xml:space="preserve">Jacinta Delhaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ensslin</w:t>
+                <w:t xml:space="preserve">Minh Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jasche</w:t>
+                <w:t xml:space="preserve">Marco Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Selig</w:t>
+                <w:t xml:space="preserve">Paolo Ciliegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 591, </w:t>
+              <w:t xml:space="preserve">, 2016, 592, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645150v1</w:t>
+                <w:t xml:space="preserve">hal-03648684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR, VLA, AND CHANDRA OBSERVATIONS OF THE TOOTHBRUSH GALAXY CLUSTER</w:t>
+                <w:t xml:space="preserve">LOFAR 150-MHz observations of the Boötes field: catalogue and source counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ogrean</w:t>
+                <w:t xml:space="preserve">H. Rottgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dijkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/818/2/204⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 460 (3), pp.2385-2412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648690v1</w:t>
+                <w:t xml:space="preserve">hal-02316176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR FACET CALIBRATION</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plethora of diffuse steep spectrum radio sources in Abell 2034 revealed by LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hardcastle</w:t>
+                <w:t xml:space="preserve">T. Shimwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Shimwell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Rafferty</w:t>
+                <w:t xml:space="preserve">J. Luckin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brüggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Intema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 223 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 459 (1), pp.277-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/223/1/2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648687v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR 150-MHz observations of the Boötes field: catalogue and source counts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LOFAR MSSS: detection of a low-frequency radio transient in 400 h of monitoring of the North Celestial Pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rottgering</w:t>
+                <w:t xml:space="preserve">A. J. Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Best</w:t>
+                <w:t xml:space="preserve">R. P. Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dijkema</w:t>
+                <w:t xml:space="preserve">J. W. Broderick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Hassall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Muñoz-Darias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 460 (3), pp.2385-2412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw1056⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 456 (3), pp.2321-2342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316176v1</w:t>
+                <w:t xml:space="preserve">insu-01321898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plethora of diffuse steep spectrum radio sources in Abell 2034 revealed by LOFAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Intema</w:t>
+                <w:t xml:space="preserve">On sky characterization of the BAORadio wide band digital backend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-015-9477-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03648682v1</w:t>
+                <w:t xml:space="preserve">in2p3-01150894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Ciliegi</w:t>
+                <w:t xml:space="preserve">LOFAR FACET CALIBRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hardcastle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shimwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/223/1/2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03648684v1</w:t>
+                <w:t xml:space="preserve">hal-03648687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sky characterization of the BAORadio wide band digital backend</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Ferrari</w:t>
+                <w:t xml:space="preserve">LOFAR, VLA, AND CHANDRA OBSERVATIONS OF THE TOOTHBRUSH GALAXY CLUSTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Weeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Magneville</w:t>
+                <w:t xml:space="preserve">F. Andrade-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ogrean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-015-9477-7⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 818 (2), pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/818/2/204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01150894v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR MSSS: detection of a low-frequency radio transient in 400 h of monitoring of the North Celestial Pole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. J. Stewart</w:t>
+                <w:t xml:space="preserve">Using rotation measure grids to detect cosmological magnetic fields: A Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P. Fender</w:t>
+                <w:t xml:space="preserve">N. Oppermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Broderick</w:t>
+                <w:t xml:space="preserve">T. Ensslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. E. Hassall</w:t>
+                <w:t xml:space="preserve">J. Jasche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Muñoz-Darias</w:t>
+                <w:t xml:space="preserve">M. Selig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 456 (3), pp.2321-2342. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 591, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01321898v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATCA observations of the MACS-Planck Radio Halo Cluster Project - I. New detection of a radio halo in PLCK G285.0-23.7</w:t>
               </w:r>
@@ -4723,295 +4723,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Corrigendum: A large light-mass component of cosmic rays at 1017–1017.5 electronvolts from radio observations</w:t>
+                <w:t xml:space="preserve">A large light-mass component of cosmic rays at 1017–1017.5 electronvolts from radio observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corstanje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Falcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hörandel</w:t>
+                <w:t xml:space="preserve">J. R. Hörandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 537 (7621), pp.572-572. </w:t>
+              <w:t xml:space="preserve">, 2016, 531 (7592), pp.70-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature18936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature16976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462518v1</w:t>
+                <w:t xml:space="preserve">insu-01321748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large light-mass component of cosmic rays at 1017–1017.5 electronvolts from radio observations</w:t>
+                <w:t xml:space="preserve">Correction: Corrigendum: A large light-mass component of cosmic rays at 1017–1017.5 electronvolts from radio observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corstanje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Falcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Hörandel</w:t>
+                <w:t xml:space="preserve">J. Hörandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 531 (7592), pp.70-73. </w:t>
+              <w:t xml:space="preserve">, 2016, 537 (7621), pp.572-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature16976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature18936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01321748v1</w:t>
+                <w:t xml:space="preserve">hal-02462518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-band, low-frequency pulse profiles of 100 radio pulsars with LOFAR</w:t>
               </w:r>
@@ -5125,697 +5125,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01467174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Multifrequency Snapshot Sky Survey (MSSS). I. Survey description and first results</w:t>
+                <w:t xml:space="preserve">Wide-field LOFAR imaging of the field around the double-double radio galaxy B1834+620</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. H. Heald</w:t>
+                <w:t xml:space="preserve">E Orrù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S van Velzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P. Breton</w:t>
+                <w:t xml:space="preserve">S Yatawatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carbone</w:t>
+                <w:t xml:space="preserve">R Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 582, pp.A123. </w:t>
+              <w:t xml:space="preserve">, 2015, 584, pp.A112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01343089v1</w:t>
+                <w:t xml:space="preserve">insu-01323421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ASKAP/EMU Source Finding Data Challenge</w:t>
+                <w:t xml:space="preserve">Lunar occultation of the diffuse radio sky: LOFAR measurements between 35 and 80 MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hopkins</w:t>
+                <w:t xml:space="preserve">H. Vedantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Whiting</w:t>
+                <w:t xml:space="preserve">E. Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Seymour</w:t>
+                <w:t xml:space="preserve">Alexandre de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chow</w:t>
+                <w:t xml:space="preserve">S. Wijnholds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Norris</w:t>
+                <w:t xml:space="preserve">M. Brentjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.e037. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 450 (3), pp.2291 - 2305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pasa.2015.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648691v1</w:t>
+                <w:t xml:space="preserve">insu-01182168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar occultation of the diffuse radio sky: LOFAR measurements between 35 and 80 MHz</w:t>
+                <w:t xml:space="preserve">The peculiar radio galaxy 4C 35.06: a case for recurrent AGN activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vedantham</w:t>
+                <w:t xml:space="preserve">A. Shulevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Koopmans</w:t>
+                <w:t xml:space="preserve">R. Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Bruyn</w:t>
+                <w:t xml:space="preserve">P. D. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wijnholds</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Brentjens</w:t>
+                <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv746⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 579, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01182168v1</w:t>
+                <w:t xml:space="preserve">insu-01170435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-field LOFAR imaging of the field around the double-double radio galaxy B1834+620</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ASKAP/EMU Source Finding Data Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Orrù</w:t>
+                <w:t xml:space="preserve">M. Whiting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S van Velzen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+                <w:t xml:space="preserve">N. Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Yatawatta</w:t>
+                <w:t xml:space="preserve">K. Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Paladino</w:t>
+                <w:t xml:space="preserve">R. Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 584, pp.A112. </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.e037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/pasa.2015.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01323421v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peculiar radio galaxy 4C 35.06: a case for recurrent AGN activity?</w:t>
+                <w:t xml:space="preserve">The LOFAR Multifrequency Snapshot Sky Survey (MSSS). I. Survey description and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shulevski</w:t>
+                <w:t xml:space="preserve">G. H. Heald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morganti</w:t>
+                <w:t xml:space="preserve">E. Orrú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. D. Barthel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Murgia</w:t>
+                <w:t xml:space="preserve">R. P. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. van Weeren</w:t>
+                <w:t xml:space="preserve">D. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 579, pp.A27. </w:t>
+              <w:t xml:space="preserve">, 2015, 582, pp.A123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01170435v1</w:t>
+                <w:t xml:space="preserve">insu-01343089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shape of the radio wavefront of extensive air showers as measured with LOFAR</w:t>
               </w:r>
@@ -6069,90 +6069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasts for the detection of the magnetised cosmic web from cosmological simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gheller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6997,429 +6997,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR tied-array imaging of Type III solar radio bursts</w:t>
+                <w:t xml:space="preserve">Abell 2384: the galaxy population of a cluster post-merger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. E. Morosan</w:t>
+                <w:t xml:space="preserve">Florian Pranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. T. Gallagher</w:t>
+                <w:t xml:space="preserve">Asmus Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zucca</w:t>
+                <w:t xml:space="preserve">Sophie Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fallows</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. P. Carley</w:t>
+                <w:t xml:space="preserve">Christophe Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 568 (A67), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423936⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 570, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01336001v1</w:t>
+                <w:t xml:space="preserve">hal-03648725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of large-scale diffuse radio emission and of a new galaxy cluster in the surroundings of MACS J0520.7-1328</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOFAR tied-array imaging of Type III solar radio bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Macario</w:t>
+                <w:t xml:space="preserve">P. T. Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. T. Intema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ferrari</w:t>
+                <w:t xml:space="preserve">P. Zucca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bourdin</w:t>
+                <w:t xml:space="preserve">R. Fallows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Giacintucci</w:t>
+                <w:t xml:space="preserve">E. P. Carley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 565, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2014, 568 (A67), </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01270929v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01336001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abell 2384: the galaxy population of a cluster post-merger</w:t>
+                <w:t xml:space="preserve">Discovery of large-scale diffuse radio emission and of a new galaxy cluster in the surroundings of MACS J0520.7-1328</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pranger</w:t>
+                <w:t xml:space="preserve">G. Macario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmus Böhm</w:t>
+                <w:t xml:space="preserve">H. T. Intema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Maurogordato</w:t>
+                <w:t xml:space="preserve">H. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Benoist</w:t>
+                <w:t xml:space="preserve">S. Giacintucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 570, pp.A40. </w:t>
+              <w:t xml:space="preserve">, 2014, 565, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648725v1</w:t>
+                <w:t xml:space="preserve">cea-01270929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LOFAR pilot surveys for pulsars and fast radio transients</w:t>
               </w:r>
@@ -7686,51 +7686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of carbon radio recombination lines in absorption towards Cygnus A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. R. Oonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7807,77 +7807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR low-band antenna observations of the 3C295 and Bootes fields: source counts and ultra-steep spectrum sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. L. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. A. Rottgering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7935,563 +7935,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01284922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brightness and spatial distributions of terrestrial radio sources</w:t>
+                <w:t xml:space="preserve">The “Sausage” and “Toothbrush” clusters of galaxies and the prospects of LOFAR observations of clusters of galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Offringa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
+                <w:t xml:space="preserve">H. Röttgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Weeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zaroubi</w:t>
+                <w:t xml:space="preserve">J. Croston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. V. E. Koopmans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. J. Wijnholds</w:t>
+                <w:t xml:space="preserve">M. Hoeft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt1337⟩</w:t>
+              <w:t xml:space="preserve">Astronomische Nachrichten Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 334 (4-5), pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asna.201211847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01291191v1</w:t>
+                <w:t xml:space="preserve">hal-03648731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Sausage” and “Toothbrush” clusters of galaxies and the prospects of LOFAR observations of clusters of galaxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The galaxy population of the complex cluster system Abell 3921</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmus Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonaldo Diaferio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Röttgering</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Hoeft</w:t>
+                <w:t xml:space="preserve">Richard Hunstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomische Nachrichten Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asna.201211847⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 557, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648731v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The galaxy population of the complex cluster system Abell 3921</w:t>
+                <w:t xml:space="preserve">153 MHz GMRT follow-up of steep-spectrum diffuse emission in galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pranger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Hunstead</w:t>
+                <w:t xml:space="preserve">G. Macario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Intema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dallacasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 557, pp.A62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321929⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 551, pp.A141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648730v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">153 MHz GMRT follow-up of steep-spectrum diffuse emission in galaxy clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Intema</w:t>
+                <w:t xml:space="preserve">The brightness and spatial distributions of terrestrial radio sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Offringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V. E. Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dallacasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Brunetti</w:t>
+                <w:t xml:space="preserve">S. J. Wijnholds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 551, pp.A141. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 435, pp.584-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt1337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648733v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR detections of low-frequency radio recombination lines towards Cassiopeia A</w:t>
               </w:r>
@@ -8516,51 +8516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. R. Oonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yatawatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Mckean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8611,90 +8611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Galactic interstellar turbulence through fluctuations in synchrotron emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Iacobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haverkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orrú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8873,325 +8873,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR: The LOw-Frequency ARray</w:t>
+                <w:t xml:space="preserve">Synchronous X-ray and Radio Mode Switches: a Rapid Global Transformation of the Pulsar Magnetosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. van Haarlem</w:t>
+                <w:t xml:space="preserve">W. Hermsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. W. Wise</w:t>
+                <w:t xml:space="preserve">L. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. W. Gunst</w:t>
+                <w:t xml:space="preserve">J. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Heald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. P. Mckean</w:t>
+                <w:t xml:space="preserve">D. Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, A2, 53 p. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 339 (6118), pp.436-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1230960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288431v1</w:t>
+                <w:t xml:space="preserve">insu-01288734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous X-ray and Radio Mode Switches: a Rapid Global Transformation of the Pulsar Magnetosphere</w:t>
+                <w:t xml:space="preserve">LOFAR: The LOw-Frequency ARray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hermsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
+                <w:t xml:space="preserve">M. P. van Haarlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kuiper</w:t>
+                <w:t xml:space="preserve">M. W. Wise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. van Leeuwen</w:t>
+                <w:t xml:space="preserve">A. W. Gunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mitra</w:t>
+                <w:t xml:space="preserve">G. Heald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Mckean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 339 (6118), pp.436-439. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, A2, 53 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1230960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288734v1</w:t>
+                <w:t xml:space="preserve">insu-01288431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential frequency-dependent delay from the pulsar magnetosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. E. Hassall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,51 +9281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial deep LOFAR observations of epoch of reionization windows. I. The north celestial pole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Yatawatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9543,325 +9543,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency radio emission in the massive galaxy cluster MACS J0717.5 + 3745</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Guiderdoni</w:t>
+                <w:t xml:space="preserve">Detecting cosmic rays with the LOFAR radio telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corstanje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 557, pp.117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321809⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 560 (A98), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991502v1</w:t>
+                <w:t xml:space="preserve">insu-01291251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting cosmic rays with the LOFAR radio telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. E. Enriquez</w:t>
+                <w:t xml:space="preserve">Low-frequency radio emission in the massive galaxy cluster MACS J0717.5 + 3745</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pandey-Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. S. Dwarakanath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 560 (A98), 14 p. </w:t>
+              <w:t xml:space="preserve">, 2013, 557, pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01291251v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR calibration and wide-field imaging. Etalonnage de LOFAR et limagerie en champ large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. van Diepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10098,90 +10098,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First LOFAR observations at very low frequencies of cluster-scale non-thermal emission: the case of Abell 2256</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J.A. Röttgering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Rafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 543, pp.A43. </w:t>
@@ -10219,51 +10219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of diffuse radio emission in the galaxy clusters A800, A910, A1550, and CL 1446+26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10481,295 +10481,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR and APERTIF Surveys of the Radio Sky: Probing Shocks and Magnetic Fields in Galaxy Clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Afonso</w:t>
+                <w:t xml:space="preserve">LOFAR: Recent Imaging Results and Future Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Heald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barthel</w:t>
+                <w:t xml:space="preserve">M.R. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Batejat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Best</w:t>
+                <w:t xml:space="preserve">A. Horneffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Offringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astrophysics and Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32, Number 4, pp.557-566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12036-011-9129-x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 32,Number 4, pp.589-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12036-011-9125-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722201v1</w:t>
+                <w:t xml:space="preserve">hal-00722162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR: Recent Imaging Results and Future Prospects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.R. Bell</w:t>
+                <w:t xml:space="preserve">LOFAR and APERTIF Surveys of the Radio Sky: Probing Shocks and Magnetic Fields in Galaxy Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Röttgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Horneffer</w:t>
+                <w:t xml:space="preserve">P. Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Offringa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Pizzo</w:t>
+                <w:t xml:space="preserve">F. Batejat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astrophysics and Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32,Number 4, pp.589-598. </w:t>
+              <w:t xml:space="preserve">, 2011, 32, Number 4, pp.557-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12036-011-9125-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12036-011-9129-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722162v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of the correspondence between intra-cluster radio emission and a high pressure region detected through the Sunyaev-Zel'dovich effect</w:t>
               </w:r>
@@ -10781,64 +10781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. Intema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Orrù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10915,77 +10915,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pandey-Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 515, pp.76-89. </w:t>
@@ -11049,51 +11049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11157,64 +11157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A2163: Merger events in the hottest Abell galaxy cluster II. Subcluster accretion with galaxy-gas separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mazzotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11936,51 +11936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of Extended Radio Emission in Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12862,51 +12862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandra observation of the multiple merger cluster Abell 521</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13799,51 +13799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-frequency image reconstruction for radio-interferometry with self-tuned regularization parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ammanouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14044,652 +14044,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster magnetic fields through the study of polarized radio halos in the SKA era</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SKA and Galaxy Cluster Science with the Sunyaev-Zel'dovich Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Xu</w:t>
+                <w:t xml:space="preserve">K. Grainge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Li</w:t>
+                <w:t xml:space="preserve">S. Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Norman</w:t>
+                <w:t xml:space="preserve">S. Colafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scaife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648707v1</w:t>
+                <w:t xml:space="preserve">hal-03648701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methods for the analysis of rotation measure grids in large scale structures in the SKA era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Oppermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. A. Ensslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Selig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Junklewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the origin of large-scale magnetic fields in galaxy clusters and beyond through Faraday Rotation Measures with the SKA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Akahori</w:t>
+                <w:t xml:space="preserve">Cluster magnetic fields through the study of polarized radio halos in the SKA era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Carretti</w:t>
+                <w:t xml:space="preserve">H. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648712v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal emission from galaxy clusters: feasibility study with SKA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. S. Kenyon</w:t>
+                <w:t xml:space="preserve">Unravelling the origin of large-scale magnetic fields in galaxy clusters and beyond through Faraday Rotation Measures with the SKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonafede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brüggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akahori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648718v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SKA and Galaxy Cluster Science with the Sunyaev-Zel'dovich Effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Borgani</w:t>
+                <w:t xml:space="preserve">Non-thermal emission from galaxy clusters: feasibility study with SKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Colafrancesco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ferrari</w:t>
+                <w:t xml:space="preserve">S. Makhathini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Scaife</w:t>
+                <w:t xml:space="preserve">J. S. Kenyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648701v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SKA view of cool-core clusters: evolution of radio mini-halos and AGN feedback</w:t>
               </w:r>
@@ -14727,51 +14727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dallacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
@@ -14800,90 +14800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filaments of the radio cosmic web: opportunities and challenges for SKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gheller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14938,51 +14938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mega-parsec scale magnetic fields in low density regions in the SKA era: filaments connecting galaxy clusters and groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15376,51 +15376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15679,51 +15679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15940,51 +15940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16490,51 +16490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982595v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Pellissier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad888" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Knowles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Pillay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amodeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Basu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab939" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Goksu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Rudnick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202067010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Govoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#249;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonafede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iacobelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paladino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat7500" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ammanouil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Shimwell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hardcastle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mechev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Williams" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833559" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2699" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ggen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rafferty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zhuravleva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Riseley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernesa Smol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Intema" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno &#352;laus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somak Raychaudhury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Novak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732336" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breitling" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vocks" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurass" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vacca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vazza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Horellou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Intema" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nilsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karlsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832972" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Aviles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venturi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daddi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strazzullo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sargent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa8808" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Hoang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stroe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akamatsu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1645" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Shimwell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.A. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Best" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Dijkema" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629313" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feretti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokotanekov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Heald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mckean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#238;rzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oppermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ensslin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selig" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527291" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Weeren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrade-Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogrean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/204" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648687v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weeren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Williams" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardcastle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimwell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/223/1/2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rottgering" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Best" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dijkema" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1056" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luckin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw661" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Delhaize" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huynh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bondi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciliegi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526818" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colom" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Magneville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9477-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Stewart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Fender" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Broderick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Hassall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mu&#241;oz-Darias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2797" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez Aviles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Pratley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Macario" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628788" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462518v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corstanje" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#246;randel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18936" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. H&#246;randel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16976" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W W Stappers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Kramer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425196" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Heald" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#250;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Breton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425210" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hopkins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whiting" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chow" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2015.37" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedantham" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koopmans" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijnholds" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brentjens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv746" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323421v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orr&#249;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Velzen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yatawatta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paladino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526501" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shulevski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Barthel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425416" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181227v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Enriquez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.06.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648693v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Young" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mroczkowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sayers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Balestra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/2/185" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648694v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gheller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526228" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bykov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Forman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaastra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0129-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370009v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Beltran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bruyn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabbech" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smirnov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424602" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323110v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Deller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wucknitz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jackson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drabent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425042" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323239v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Young" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1066" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648723v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viral Parekh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt van Der Heyden" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Angus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benne Holwerda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424123" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336001v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Morosan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Gallagher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zucca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fallows" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Carley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423936" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macario" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Intema" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourdin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giacintucci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323275" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648725v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pranger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmus B&#246;hm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurogordato" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoist" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424727" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277801v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Coenen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri van Leeuwen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. T. Hessels" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Stappers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Kondratiev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424495" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280138v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeli&#263;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. de Bruyn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Abdalla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. B. Asad" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423998" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284745v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Oonk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salgado" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Morabito" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2158" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284922v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Rottgering" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rafferty" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/2/82" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291191v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Offringa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaroubi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. E. Koopmans" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wijnholds" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1337" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648731v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Croston" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoeft" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211847" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648730v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonaldo Diaferio" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hunstead" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321929" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648733v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallacasa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220667" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286281v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Asgekar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yatawatta" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mckean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288769v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkorn" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648732v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Norris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Afonso" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Beck" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bell" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pas.2012.020" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288431v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. van Haarlem" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Wise" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Gunst" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heald" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220873" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288734v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuiper" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1230960" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288653v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220764" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291446v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labropoulos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kazemi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaroubi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220874" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291256v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991502v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandey-Pommier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Dwarakanath" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321809" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291251v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322683" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721922v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Diepen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Tol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Weeren" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. van Zwieten" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.10.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779117v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gasperin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orru" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220209" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721924v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rafferty" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219154" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779139v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219151" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779068v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castagn&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116837" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722201v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batejat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12036-011-9129-x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722162v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bell" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horneffer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Offringa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12036-011-9125-1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722155v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Intema" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117788" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536429v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014126" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630862v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sauvageot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014415" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630836v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzotta" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014907" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457413v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lovisari" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kapferer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schindler" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912933" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457407v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sluka" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziegler" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811551" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630903v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mars" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382969v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kronberger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riser" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13665.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382971v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unterguggenberger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078904" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382475v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bykov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rephaeli" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9311-x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287036v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077614" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Olsen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088e" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536441v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gitti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Domainko" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077658" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388149v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536442v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mair" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053975" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388605v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Hunstead" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065117" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388604v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053946" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388265v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041811" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648739v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021741" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648740v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mantovani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fanti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cotton" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muxlow" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021682" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026853v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basilakos" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/376892" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704905v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenda Knowles" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baker" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Basu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaysarathi Bharadwaj" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deane" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.277.0030" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703611v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt J. Jarvis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Taylor" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Allison" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Deane" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.277.0006" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435072v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081446" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648707v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Norman" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648705v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Ensslin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Junklewitz" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648712v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akahori" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carretti" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648718v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhathini" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kenyon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648701v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grainge" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colafrancesco" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaife" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648717v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tozzi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassano" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648710v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648708v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giovannini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648737v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648736v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527608966.ch7" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867436v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fender" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124592v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Olsen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010416v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03648742v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982595v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Pellissier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad888" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Knowles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Pillay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amodeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Basu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab939" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Goksu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Rudnick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202067010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ammanouil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2193" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Shimwell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hardcastle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mechev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Williams" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Govoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#249;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonafede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iacobelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paladino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat7500" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2699" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernesa Smol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Intema" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno &#352;laus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somak Raychaudhury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Novak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ggen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rafferty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zhuravleva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Riseley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1121" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breitling" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vocks" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurass" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Horellou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Intema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nilsson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karlsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832972" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vacca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vazza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1151" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Aviles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venturi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daddi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strazzullo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sargent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa8808" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Hoang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stroe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akamatsu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1645" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Shimwell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.A. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Best" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Dijkema" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629313" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feretti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokotanekov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Heald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mckean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#238;rzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Delhaize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huynh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bondi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciliegi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526818" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Williams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Weeren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rottgering" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Best" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dijkema" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1056" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648682v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimwell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luckin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw661" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Stewart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Fender" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Broderick" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Hassall" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mu&#241;oz-Darias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2797" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colom" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Magneville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9477-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weeren" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardcastle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/223/1/2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrade-Santos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogrean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oppermann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ensslin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527291" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez Aviles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Pratley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Macario" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628788" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corstanje" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. H&#246;randel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16976" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#246;randel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18936" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W W Stappers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Kramer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425196" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323421v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orr&#249;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Velzen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yatawatta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paladino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182168v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedantham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koopmans" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijnholds" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brentjens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv746" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170435v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shulevski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Barthel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425416" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hopkins" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whiting" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chow" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norris" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2015.37" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Heald" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#250;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Breton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425210" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181227v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Enriquez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.06.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648693v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Young" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mroczkowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sayers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Balestra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/2/185" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648694v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gheller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526228" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bykov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Forman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaastra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0129-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370009v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Beltran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bruyn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabbech" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smirnov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424602" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323110v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Deller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wucknitz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jackson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drabent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425042" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323239v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Young" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1066" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648723v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viral Parekh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt van Der Heyden" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Angus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benne Holwerda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424123" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648725v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pranger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmus B&#246;hm" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurogordato" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoist" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424727" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336001v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Morosan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Gallagher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zucca" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fallows" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Carley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423936" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macario" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Intema" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourdin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giacintucci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323275" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277801v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Coenen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri van Leeuwen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. T. Hessels" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Stappers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Kondratiev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424495" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280138v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeli&#263;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. de Bruyn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Abdalla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. B. Asad" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423998" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284745v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Oonk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salgado" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Morabito" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2158" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284922v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Rottgering" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rafferty" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/2/82" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Croston" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoeft" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211847" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648730v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonaldo Diaferio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hunstead" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321929" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648733v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallacasa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220667" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291191v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Offringa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaroubi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. E. Koopmans" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wijnholds" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1337" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286281v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Asgekar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yatawatta" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mckean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288769v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkorn" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648732v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Norris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Afonso" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Beck" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bell" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pas.2012.020" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288734v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuiper" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1230960" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288431v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. van Haarlem" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Wise" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Gunst" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heald" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220873" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288653v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220764" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291446v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labropoulos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kazemi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaroubi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220874" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291256v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291251v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322683" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991502v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandey-Pommier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Dwarakanath" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321809" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721922v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Diepen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Tol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Weeren" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. van Zwieten" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.10.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779117v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gasperin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orru" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220209" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721924v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rafferty" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219154" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779139v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219151" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779068v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castagn&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116837" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722162v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horneffer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Offringa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12036-011-9125-1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722201v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batejat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12036-011-9129-x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722155v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Intema" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117788" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536429v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014126" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630862v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sauvageot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014415" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630836v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzotta" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014907" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457413v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lovisari" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kapferer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schindler" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912933" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457407v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sluka" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziegler" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811551" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630903v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mars" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382969v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kronberger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riser" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13665.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382971v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unterguggenberger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078904" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382475v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bykov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rephaeli" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9311-x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287036v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077614" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Olsen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088e" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536441v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gitti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Domainko" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077658" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388149v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536442v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mair" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053975" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388605v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Hunstead" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065117" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388604v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053946" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388265v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041811" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648739v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021741" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648740v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mantovani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fanti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cotton" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muxlow" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021682" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026853v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basilakos" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/376892" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704905v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenda Knowles" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baker" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Basu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaysarathi Bharadwaj" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deane" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.277.0030" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703611v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt J. Jarvis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Taylor" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Allison" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Deane" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.277.0006" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435072v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081446" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648701v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grainge" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colafrancesco" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaife" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648705v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Ensslin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Junklewitz" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648707v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Norman" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648712v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akahori" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carretti" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648718v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhathini" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kenyon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648717v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tozzi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassano" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648710v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648708v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giovannini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648737v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648736v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527608966.ch7" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867436v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fender" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124592v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Olsen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010416v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03648742v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>