--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -707,425 +707,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel and automatically tuned algorithm for multispectral image deconvolution</w:t>
+                <w:t xml:space="preserve">A radio ridge connecting two galaxy clusters in a filament of the cosmic web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Ammanouil</w:t>
+                <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ferrari</w:t>
+                <w:t xml:space="preserve">E. Orrù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mary</w:t>
+                <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ferrari</w:t>
+                <w:t xml:space="preserve">M. Iacobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Loi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Paladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 490 (1), pp.37-49. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364 (6444), pp.981-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz2193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aat7500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434392v1</w:t>
+                <w:t xml:space="preserve">hal-03648674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Two-metre Sky Survey: II. First data release</w:t>
+                <w:t xml:space="preserve">A parallel and automatically tuned algorithm for multispectral image deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.W. Shimwell</w:t>
+                <w:t xml:space="preserve">R Ammanouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tasse</w:t>
+                <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Hardcastle</w:t>
+                <w:t xml:space="preserve">D Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Mechev</w:t>
+                <w:t xml:space="preserve">C Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.L. Williams</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Loi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 622, pp.A1. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 490 (1), pp.37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz2193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991273v1</w:t>
+                <w:t xml:space="preserve">hal-03434392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radio ridge connecting two galaxy clusters in a filament of the cosmic web</w:t>
+                <w:t xml:space="preserve">The LOFAR Two-metre Sky Survey: II. First data release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Govoni</w:t>
+                <w:t xml:space="preserve">T.W. Shimwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Orrù</w:t>
+                <w:t xml:space="preserve">C. Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonafede</w:t>
+                <w:t xml:space="preserve">M.J. Hardcastle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Iacobelli</w:t>
+                <w:t xml:space="preserve">A.P. Mechev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Paladino</w:t>
+                <w:t xml:space="preserve">W.L. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 364 (6444), pp.981-984. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 622, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aat7500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648674v1</w:t>
+                <w:t xml:space="preserve">hal-01991273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation measure synthesis applied to synthetic SKA images of galaxy clusters</w:t>
               </w:r>
@@ -1137,77 +1137,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 490 (4), pp.4841-4857. </w:t>
@@ -1379,51 +1379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR discoveryof radio emission in MACS J0717.5+3745</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1775,295 +1775,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
+                <w:t xml:space="preserve">Observations of a nearby filament of galaxy clusters with the Sardinia Radio Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Horellou</w:t>
+                <w:t xml:space="preserve">Valentina Vacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Govoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Intema</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Karlsson</w:t>
+                <w:t xml:space="preserve">F. Vazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832972⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 479 (1), pp.776-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648680v1</w:t>
+                <w:t xml:space="preserve">hal-01851215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of a nearby filament of galaxy clusters with the Sardinia Radio Telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The XXL Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Horellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Intema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smolčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Vacca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Loi</w:t>
+                <w:t xml:space="preserve">A. Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vazza</w:t>
+                <w:t xml:space="preserve">F. Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 479 (1), pp.776-806. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 620, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851215v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATCA observations of the MACS-Planck Radio Halo Cluster Project: II. Radio observations of an intermediate redshift cluster sample</w:t>
               </w:r>
@@ -2177,563 +2177,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the hot gas temperature in galaxy clusters using X-ray and Sunyaev-Zel’dovich imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radio selection of the most distant galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">E. Daddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bartalucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">S. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strazzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629810⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 846 (2), pp.L31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa8808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645595v1</w:t>
+                <w:t xml:space="preserve">hal-01645928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio selection of the most distant galaxy clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Strazzullo</w:t>
+                <w:t xml:space="preserve">Mapping the hot gas temperature in galaxy clusters using X-ray and Sunyaev-Zel’dovich imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Sargent</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wang</w:t>
+                <w:t xml:space="preserve">I. Bartalucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 846 (2), pp.L31. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 606, pp.A64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa8808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645928v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep LOFAR observations of the merging galaxy cluster CIZA J2242.8+5301</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the kinetic Sunyaev-Zel’dovich effect toward MACS J0717.5+3745 with NIKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bartalucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.N. Hoang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Brunetti</w:t>
+                <w:t xml:space="preserve">G. W. Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1645⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.A115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582887v1</w:t>
+                <w:t xml:space="preserve">in2p3-01337533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the kinetic Sunyaev-Zel’dovich effect toward MACS J0717.5+3745 with NIKA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Bartalucci</w:t>
+                <w:t xml:space="preserve">Deep LOFAR observations of the merging galaxy cluster CIZA J2242.8+5301</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Shimwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stroe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Akamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. W. Pratt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">G. Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 598, pp.A115. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 471 (1), pp.1107-1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01337533v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LOFAR Two-metre Sky Survey I. Survey description and preliminary data release*</w:t>
               </w:r>
@@ -2758,51 +2758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J.A. Röttgering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P P Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.L. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T Dijkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sardinia Radio Telescope observations of Abell 194 - the intra-cluster magnetic field power spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,1099 +3383,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LOFAR FACET CALIBRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinta Delhaize</w:t>
+                <w:t xml:space="preserve">R. Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Huynh</w:t>
+                <w:t xml:space="preserve">W. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bondi</w:t>
+                <w:t xml:space="preserve">M. Hardcastle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ciliegi</w:t>
+                <w:t xml:space="preserve">T. Shimwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 592, pp.A10. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/223/1/2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648684v1</w:t>
+                <w:t xml:space="preserve">hal-03648687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR 150-MHz observations of the Boötes field: catalogue and source counts</w:t>
+                <w:t xml:space="preserve">LOFAR, VLA, AND CHANDRA OBSERVATIONS OF THE TOOTHBRUSH GALAXY CLUSTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Williams</w:t>
+                <w:t xml:space="preserve">R. van Weeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. van Weeren</w:t>
+                <w:t xml:space="preserve">F. Andrade-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rottgering</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Dijkema</w:t>
+                <w:t xml:space="preserve">G. Ogrean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw1056⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 818 (2), pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/818/2/204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316176v1</w:t>
+                <w:t xml:space="preserve">hal-03648690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plethora of diffuse steep spectrum radio sources in Abell 2034 revealed by LOFAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using rotation measure grids to detect cosmological magnetic fields: A Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oppermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ensslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Shimwell</w:t>
+                <w:t xml:space="preserve">J. Jasche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Luckin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Intema</w:t>
+                <w:t xml:space="preserve">M. Selig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 459 (1), pp.277-290. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 591, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648682v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR MSSS: detection of a low-frequency radio transient in 400 h of monitoring of the North Celestial Pole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The XXL Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernesa Smolčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Stewart</w:t>
+                <w:t xml:space="preserve">Jacinta Delhaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P. Fender</w:t>
+                <w:t xml:space="preserve">Minh Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Broderick</w:t>
+                <w:t xml:space="preserve">Marco Bondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. E. Hassall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Muñoz-Darias</w:t>
+                <w:t xml:space="preserve">Paolo Ciliegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2797⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01321898v1</w:t>
+                <w:t xml:space="preserve">hal-03648684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sky characterization of the BAORadio wide band digital backend</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOFAR 150-MHz observations of the Boötes field: catalogue and source counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Weeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rottgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ansari</w:t>
+                <w:t xml:space="preserve">P. Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eric Campagne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ch. Magneville</w:t>
+                <w:t xml:space="preserve">T. Dijkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-015-9477-7⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 460 (3), pp.2385-2412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01150894v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR FACET CALIBRATION</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">A plethora of diffuse steep spectrum radio sources in Abell 2034 revealed by LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Shimwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Rafferty</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luckin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brüggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Intema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/223/1/2⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 459 (1), pp.277-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648687v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR, VLA, AND CHANDRA OBSERVATIONS OF THE TOOTHBRUSH GALAXY CLUSTER</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Brüggen</w:t>
+                <w:t xml:space="preserve">On sky characterization of the BAORadio wide band digital backend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Andrade-Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Ogrean</w:t>
+                <w:t xml:space="preserve">Ch. Magneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/818/2/204⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-015-9477-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648690v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01150894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using rotation measure grids to detect cosmological magnetic fields: A Bayesian approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Vacca</w:t>
+                <w:t xml:space="preserve">LOFAR MSSS: detection of a low-frequency radio transient in 400 h of monitoring of the North Celestial Pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Oppermann</w:t>
+                <w:t xml:space="preserve">R. P. Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ensslin</w:t>
+                <w:t xml:space="preserve">J. W. Broderick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jasche</w:t>
+                <w:t xml:space="preserve">T. E. Hassall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Selig</w:t>
+                <w:t xml:space="preserve">T. Muñoz-Darias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 591, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 456 (3), pp.2321-2342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645150v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01321898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATCA observations of the MACS-Planck Radio Halo Cluster Project - I. New detection of a radio halo in PLCK G285.0-23.7</w:t>
               </w:r>
@@ -5125,1034 +5125,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01467174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-field LOFAR imaging of the field around the double-double radio galaxy B1834+620</w:t>
+                <w:t xml:space="preserve">The ASKAP/EMU Source Finding Data Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Orrù</w:t>
+                <w:t xml:space="preserve">A. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S van Velzen</w:t>
+                <w:t xml:space="preserve">M. Whiting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+                <w:t xml:space="preserve">N. Seymour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Yatawatta</w:t>
+                <w:t xml:space="preserve">K. Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Paladino</w:t>
+                <w:t xml:space="preserve">R. Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 584, pp.A112. </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.e037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/pasa.2015.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01323421v1</w:t>
+                <w:t xml:space="preserve">hal-03648691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar occultation of the diffuse radio sky: LOFAR measurements between 35 and 80 MHz</w:t>
+                <w:t xml:space="preserve">The LOFAR Multifrequency Snapshot Sky Survey (MSSS). I. Survey description and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vedantham</w:t>
+                <w:t xml:space="preserve">G. H. Heald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Koopmans</w:t>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Bruyn</w:t>
+                <w:t xml:space="preserve">E. Orrú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wijnholds</w:t>
+                <w:t xml:space="preserve">R. P. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brentjens</w:t>
+                <w:t xml:space="preserve">D. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 450 (3), pp.2291 - 2305. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.A123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01182168v1</w:t>
+                <w:t xml:space="preserve">insu-01343089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peculiar radio galaxy 4C 35.06: a case for recurrent AGN activity?</w:t>
+                <w:t xml:space="preserve">Lunar occultation of the diffuse radio sky: LOFAR measurements between 35 and 80 MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shulevski</w:t>
+                <w:t xml:space="preserve">H. Vedantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morganti</w:t>
+                <w:t xml:space="preserve">E. Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. D. Barthel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Murgia</w:t>
+                <w:t xml:space="preserve">Alexandre de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. van Weeren</w:t>
+                <w:t xml:space="preserve">S. Wijnholds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brentjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425416⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 450 (3), pp.2291 - 2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01170435v1</w:t>
+                <w:t xml:space="preserve">insu-01182168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ASKAP/EMU Source Finding Data Challenge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wide-field LOFAR imaging of the field around the double-double radio galaxy B1834+620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Whiting</w:t>
+                <w:t xml:space="preserve">E Orrù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Seymour</w:t>
+                <w:t xml:space="preserve">S van Velzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chow</w:t>
+                <w:t xml:space="preserve">S Yatawatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Norris</w:t>
+                <w:t xml:space="preserve">R Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.e037. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 584, pp.A112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pasa.2015.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648691v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01323421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Multifrequency Snapshot Sky Survey (MSSS). I. Survey description and first results</w:t>
+                <w:t xml:space="preserve">The peculiar radio galaxy 4C 35.06: a case for recurrent AGN activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. H. Heald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+                <w:t xml:space="preserve">A. Shulevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Orrú</w:t>
+                <w:t xml:space="preserve">R. Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P. Breton</w:t>
+                <w:t xml:space="preserve">P. D. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carbone</w:t>
+                <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 582, pp.A123. </w:t>
+              <w:t xml:space="preserve">, 2015, 579, pp.A27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01343089v1</w:t>
+                <w:t xml:space="preserve">insu-01170435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of the radio wavefront of extensive air showers as measured with LOFAR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MEASUREMENTS OF THE SUNYAEV–ZEL’DOVICH EFFECT IN MACS J0647.7+7015 AND MACS J1206.2–0847 AT HIGH ANGULAR RESOLUTION WITH MUSTANG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schellart</w:t>
+                <w:t xml:space="preserve">Alexander Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Buitink</w:t>
+                <w:t xml:space="preserve">Tony Mroczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Enriquez</w:t>
+                <w:t xml:space="preserve">Charles Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Sayers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2014.06.001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 809 (2), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/809/2/185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01181227v1</w:t>
+                <w:t xml:space="preserve">hal-03648693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEASUREMENTS OF THE SUNYAEV–ZEL’DOVICH EFFECT IN MACS J0647.7+7015 AND MACS J1206.2–0847 AT HIGH ANGULAR RESOLUTION WITH MUSTANG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Mroczkowski</w:t>
+                <w:t xml:space="preserve">The shape of the radio wavefront of extensive air showers as measured with LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corstanje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Romero</w:t>
+                <w:t xml:space="preserve">P. Schellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Sayers</w:t>
+                <w:t xml:space="preserve">A. Nelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Italo Balestra</w:t>
+                <w:t xml:space="preserve">J. E. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 809 (2), pp.185. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.22-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/809/2/185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2014.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648693v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01181227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasts for the detection of the magnetised cosmic web from cosmological simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gheller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6331,563 +6331,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating high-precision Faraday rotation measurements for LOFAR and the next generation of low-frequency radio telescopes (Corrigendum)</w:t>
+                <w:t xml:space="preserve">MORESANE: MOdel REconstruction by Synthesis-ANalysis Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sotomayor-Beltran</w:t>
+                <w:t xml:space="preserve">A. Dabbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sobey</w:t>
+                <w:t xml:space="preserve">D. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
+                <w:t xml:space="preserve">E. Slezak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Bruyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Noutsos</w:t>
+                <w:t xml:space="preserve">O. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 581 (A58), 13 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220728e⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 576, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01370009v1</w:t>
+                <w:t xml:space="preserve">hal-03648720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORESANE: MOdel REconstruction by Synthesis-ANalysis Estimators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibrating high-precision Faraday rotation measurements for LOFAR and the next generation of low-frequency radio telescopes (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotomayor-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dabbech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ferrari</w:t>
+                <w:t xml:space="preserve">C. Sobey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mary</w:t>
+                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Slezak</w:t>
+                <w:t xml:space="preserve">G. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Smirnov</w:t>
+                <w:t xml:space="preserve">A. Noutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A7. </w:t>
+              <w:t xml:space="preserve">, 2015, 581 (A58), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220728e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648720v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01370009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR long baseline snapshot calibrator survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOFAR discovery of a quiet emission mode in PSR B0823+26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sobey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moldón</w:t>
+                <w:t xml:space="preserve">N. J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. T. Deller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Drabent</w:t>
+                <w:t xml:space="preserve">P. Weltevrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425042⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 451 (3), pp.2493-2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01323110v1</w:t>
+                <w:t xml:space="preserve">insu-01323239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR discovery of a quiet emission mode in PSR B0823+26</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sobey</w:t>
+                <w:t xml:space="preserve">The LOFAR long baseline snapshot calibrator survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moldón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. T. Deller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Wucknitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. J. Young</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
+                <w:t xml:space="preserve">N. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weltevrede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Noutsos</w:t>
+                <w:t xml:space="preserve">A. Drabent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 451 (3), pp.2493-2506. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 574, pp.A73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv1066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01323239v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01323110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology parameters: substructure identification in X-ray galaxy clusters</w:t>
               </w:r>
@@ -6997,161 +6997,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abell 2384: the galaxy population of a cluster post-merger</w:t>
+                <w:t xml:space="preserve">Discovery of large-scale diffuse radio emission and of a new galaxy cluster in the surroundings of MACS J0520.7-1328</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pranger</w:t>
+                <w:t xml:space="preserve">G. Macario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmus Böhm</w:t>
+                <w:t xml:space="preserve">H. T. Intema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Maurogordato</w:t>
+                <w:t xml:space="preserve">H. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Benoist</w:t>
+                <w:t xml:space="preserve">S. Giacintucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 570, pp.A40. </w:t>
+              <w:t xml:space="preserve">, 2014, 565, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648725v1</w:t>
+                <w:t xml:space="preserve">cea-01270929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR tied-array imaging of Type III solar radio bursts</w:t>
               </w:r>
@@ -7265,619 +7265,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01336001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of large-scale diffuse radio emission and of a new galaxy cluster in the surroundings of MACS J0520.7-1328</w:t>
+                <w:t xml:space="preserve">Abell 2384: the galaxy population of a cluster post-merger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Macario</w:t>
+                <w:t xml:space="preserve">Florian Pranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. T. Intema</w:t>
+                <w:t xml:space="preserve">Asmus Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bourdin</w:t>
+                <w:t xml:space="preserve">Sophie Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Giacintucci</w:t>
+                <w:t xml:space="preserve">Christophe Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 565, pp.A13. </w:t>
+              <w:t xml:space="preserve">, 2014, 570, pp.A40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01270929v1</w:t>
+                <w:t xml:space="preserve">hal-03648725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR pilot surveys for pulsars and fast radio transients</w:t>
+                <w:t xml:space="preserve">Initial LOFAR observations of epoch of reionization windows II. Diffuse polarized emission in the ELAIS-N1 field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs Coenen</w:t>
+                <w:t xml:space="preserve">V. Jelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joeri van Leeuwen</w:t>
+                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason W. T. Hessels</w:t>
+                <w:t xml:space="preserve">M. Mevius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben W. Stappers</w:t>
+                <w:t xml:space="preserve">F. B. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav I. Kondratiev</w:t>
+                <w:t xml:space="preserve">K. M. B. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 570, </w:t>
+              <w:t xml:space="preserve">, 2014, 568, pp.A101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01277801v1</w:t>
+                <w:t xml:space="preserve">insu-01280138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial LOFAR observations of epoch of reionization windows II. Diffuse polarized emission in the ELAIS-N1 field</w:t>
+                <w:t xml:space="preserve">Discovery of carbon radio recombination lines in absorption towards Cygnus A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jelić</w:t>
+                <w:t xml:space="preserve">J. B. R. Oonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
+                <w:t xml:space="preserve">F. Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mevius</w:t>
+                <w:t xml:space="preserve">L. K. Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. B. Abdalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. M. B. Asad</w:t>
+                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423998⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 437 (4), pp.3506-3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01280138v1</w:t>
+                <w:t xml:space="preserve">insu-01284745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of carbon radio recombination lines in absorption towards Cygnus A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LOFAR pilot surveys for pulsars and fast radio transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Coenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. R. Oonk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. J. van Weeren</w:t>
+                <w:t xml:space="preserve">Joeri van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Salgado</w:t>
+                <w:t xml:space="preserve">Jason W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. K. Morabito</w:t>
+                <w:t xml:space="preserve">Ben W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
+                <w:t xml:space="preserve">Vladislav I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 437 (4), pp.3506-3515. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 570, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01284745v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01277801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR low-band antenna observations of the 3C295 and Bootes fields: source counts and ultra-steep spectrum sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. L. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. A. Rottgering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7935,632 +7935,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01284922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Sausage” and “Toothbrush” clusters of galaxies and the prospects of LOFAR observations of clusters of galaxies</w:t>
+                <w:t xml:space="preserve">The brightness and spatial distributions of terrestrial radio sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Röttgering</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Brüggen</w:t>
+                <w:t xml:space="preserve">A. R. Offringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Croston</w:t>
+                <w:t xml:space="preserve">S. Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hoeft</w:t>
+                <w:t xml:space="preserve">L. V. E. Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Wijnholds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomische Nachrichten Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asna.201211847⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 435, pp.584-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt1337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648731v1</w:t>
+                <w:t xml:space="preserve">insu-01291191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The galaxy population of the complex cluster system Abell 3921</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The “Sausage” and “Toothbrush” clusters of galaxies and the prospects of LOFAR observations of clusters of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Hunstead</w:t>
+                <w:t xml:space="preserve">H. Röttgering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Weeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brüggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Croston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hoeft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321929⟩</w:t>
+              <w:t xml:space="preserve">Astronomische Nachrichten Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 334 (4-5), pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asna.201211847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648730v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">153 MHz GMRT follow-up of steep-spectrum diffuse emission in galaxy clusters</w:t>
+                <w:t xml:space="preserve">The galaxy population of the complex cluster system Abell 3921</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Macario</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Brunetti</w:t>
+                <w:t xml:space="preserve">Florian Pranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmus Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonaldo Diaferio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hunstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 551, pp.A141. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 557, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03648733v1</w:t>
+                <w:t xml:space="preserve">hal-03648730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brightness and spatial distributions of terrestrial radio sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. V. E. Koopmans</w:t>
+                <w:t xml:space="preserve">153 MHz GMRT follow-up of steep-spectrum diffuse emission in galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Macario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Intema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Wijnholds</w:t>
+                <w:t xml:space="preserve">D. Dallacasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 435, pp.584-596. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 551, pp.A141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt1337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01291191v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR detections of low-frequency radio recombination lines towards Cassiopeia A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Asgekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. R. Oonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yatawatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Mckean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8605,338 +8605,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01286281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Galactic interstellar turbulence through fluctuations in synchrotron emission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radio Continuum Surveys with Square Kilometre Array Pathfinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haverkorn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+                <w:t xml:space="preserve">Ray Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Anderson</w:t>
+                <w:t xml:space="preserve">J. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322013⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.e020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pas.2012.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288769v1</w:t>
+                <w:t xml:space="preserve">hal-03648732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Continuum Surveys with Square Kilometre Array Pathfinders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Bacon</w:t>
+                <w:t xml:space="preserve">Studying Galactic interstellar turbulence through fluctuations in synchrotron emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iacobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Beck</w:t>
+                <w:t xml:space="preserve">M. Haverkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orrú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bell</w:t>
+                <w:t xml:space="preserve">J. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30, pp.e020. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 558, pp.A72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pas.2012.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648732v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous X-ray and Radio Mode Switches: a Rapid Global Transformation of the Pulsar Magnetosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hermsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9147,90 +9147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential frequency-dependent delay from the pulsar magnetosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. E. Hassall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weltevrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9275,593 +9275,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01288653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial deep LOFAR observations of epoch of reionization windows. I. The north celestial pole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-frequency radio emission in the massive galaxy cluster MACS J0717.5 + 3745</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Labropoulos</w:t>
+                <w:t xml:space="preserve">M. Pandey-Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kazemi</w:t>
+                <w:t xml:space="preserve">J. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Zaroubi</w:t>
+                <w:t xml:space="preserve">F. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. S. Dwarakanath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 550, pp.A136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220874⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 557, pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01291446v1</w:t>
+                <w:t xml:space="preserve">hal-00991502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating high-precision Faraday rotation measurements for LOFAR and the next generation of low-frequency radio telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotomayor-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sobey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 552 (A58), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201220728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting cosmic rays with the LOFAR radio telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corstanje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 560 (A98), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201322683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency radio emission in the massive galaxy cluster MACS J0717.5 + 3745</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Richard</w:t>
+                <w:t xml:space="preserve">Initial deep LOFAR observations of epoch of reionization windows. I. The north celestial pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Yatawatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Combes</w:t>
+                <w:t xml:space="preserve">P Labropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. S. Dwarakanath</w:t>
+                <w:t xml:space="preserve">S Kazemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Guiderdoni</w:t>
+                <w:t xml:space="preserve">S Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 557, pp.117. </w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991502v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR calibration and wide-field imaging. Etalonnage de LOFAR et limagerie en champ large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. van Diepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10137,51 +10137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Rafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 543, pp.A43. </w:t>
@@ -10219,51 +10219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of diffuse radio emission in the galaxy clusters A800, A910, A1550, and CL 1446+26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10621,103 +10621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR and APERTIF Surveys of the Radio Sky: Probing Shocks and Magnetic Fields in Galaxy Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Röttgering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Batejat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astrophysics and Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32, Number 4, pp.557-566. </w:t>
@@ -10781,64 +10781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. Intema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Orrù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10915,77 +10915,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pandey-Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 515, pp.76-89. </w:t>
@@ -11049,51 +11049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11157,64 +11157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A2163: Merger events in the hottest Abell galaxy cluster II. Subcluster accretion with galaxy-gas separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mazzotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11936,51 +11936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of Extended Radio Emission in Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12862,51 +12862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandra observation of the multiple merger cluster Abell 521</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13031,51 +13031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Slezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 430, pp.19-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13799,51 +13799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-frequency image reconstruction for radio-interferometry with self-tuned regularization parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ammanouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14044,652 +14044,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SKA and Galaxy Cluster Science with the Sunyaev-Zel'dovich Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal emission from galaxy clusters: feasibility study with SKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Grainge</w:t>
+                <w:t xml:space="preserve">S. Makhathini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Borgani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Scaife</w:t>
+                <w:t xml:space="preserve">J. S. Kenyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648701v1</w:t>
+                <w:t xml:space="preserve">hal-03648718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methods for the analysis of rotation measure grids in large scale structures in the SKA era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Oppermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. A. Ensslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Selig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Junklewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster magnetic fields through the study of polarized radio halos in the SKA era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the origin of large-scale magnetic fields in galaxy clusters and beyond through Faraday Rotation Measures with the SKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal emission from galaxy clusters: feasibility study with SKA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SKA and Galaxy Cluster Science with the Sunyaev-Zel'dovich Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grainge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Kenyon</w:t>
+                <w:t xml:space="preserve">A. Scaife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648718v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SKA view of cool-core clusters: evolution of radio mini-halos and AGN feedback</w:t>
               </w:r>
@@ -14701,77 +14701,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dallacasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Advancing Astrophysics with the Square Kilometre Array (AASKA14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Giardini Naxos, Italy</w:t>
@@ -14800,77 +14800,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filaments of the radio cosmic web: opportunities and challenges for SKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14938,51 +14938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mega-parsec scale magnetic fields in low density regions in the SKA era: filaments connecting galaxy clusters and groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonafede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15236,51 +15236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Slezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clusters of Galaxies: Probes of Cosmological Structure and Galaxy Evolution, from the Carnegie Observatories Centennial Symposia. Carnegie Observatories Astrophysics Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15376,51 +15376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15679,51 +15679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15940,51 +15940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16490,51 +16490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982595v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Pellissier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad888" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Knowles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Pillay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amodeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Basu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab939" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Goksu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Rudnick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202067010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ammanouil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2193" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Shimwell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hardcastle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mechev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Williams" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Govoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#249;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonafede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iacobelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paladino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat7500" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2699" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernesa Smol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Intema" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno &#352;laus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somak Raychaudhury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Novak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ggen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rafferty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zhuravleva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Riseley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1121" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breitling" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vocks" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurass" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Horellou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Intema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nilsson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karlsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832972" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vacca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vazza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1151" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Aviles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venturi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daddi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strazzullo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sargent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa8808" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Hoang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stroe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akamatsu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1645" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Shimwell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.A. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Best" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Dijkema" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629313" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feretti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokotanekov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Heald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mckean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#238;rzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Delhaize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huynh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bondi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciliegi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526818" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Williams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Weeren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rottgering" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Best" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dijkema" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1056" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648682v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimwell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luckin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw661" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Stewart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Fender" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Broderick" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Hassall" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mu&#241;oz-Darias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2797" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colom" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Magneville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9477-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648687v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weeren" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardcastle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/223/1/2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrade-Santos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogrean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oppermann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ensslin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527291" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez Aviles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Pratley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Macario" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628788" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corstanje" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. H&#246;randel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16976" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#246;randel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18936" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W W Stappers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Kramer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425196" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323421v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orr&#249;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Velzen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yatawatta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paladino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182168v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedantham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koopmans" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijnholds" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brentjens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv746" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170435v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shulevski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Barthel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425416" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hopkins" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whiting" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chow" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norris" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2015.37" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Heald" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#250;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Breton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425210" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181227v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Enriquez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.06.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648693v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Young" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mroczkowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romero" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sayers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Balestra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/2/185" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648694v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gheller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526228" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bykov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Forman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaastra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0129-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370009v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Beltran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bruyn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648720v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabbech" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smirnov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424602" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323110v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Deller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wucknitz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jackson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drabent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425042" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323239v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Young" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1066" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648723v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viral Parekh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt van Der Heyden" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Angus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benne Holwerda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424123" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648725v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pranger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmus B&#246;hm" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurogordato" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoist" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424727" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336001v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Morosan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Gallagher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zucca" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fallows" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Carley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423936" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macario" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Intema" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourdin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giacintucci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323275" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277801v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Coenen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri van Leeuwen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. T. Hessels" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Stappers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Kondratiev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424495" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280138v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeli&#263;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. de Bruyn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Abdalla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. B. Asad" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423998" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284745v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Oonk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salgado" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Morabito" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2158" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284922v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Rottgering" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rafferty" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/2/82" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648731v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Croston" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoeft" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211847" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648730v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonaldo Diaferio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hunstead" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321929" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648733v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallacasa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220667" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291191v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Offringa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaroubi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. E. Koopmans" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wijnholds" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1337" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286281v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Asgekar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yatawatta" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mckean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288769v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkorn" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648732v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Norris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Afonso" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Beck" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bell" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pas.2012.020" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288734v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuiper" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1230960" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288431v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. van Haarlem" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Wise" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Gunst" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heald" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220873" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288653v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220764" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291446v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labropoulos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kazemi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaroubi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220874" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291256v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291251v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322683" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991502v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandey-Pommier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Dwarakanath" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321809" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721922v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Diepen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Tol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Weeren" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. van Zwieten" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.10.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779117v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gasperin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orru" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220209" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721924v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rafferty" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219154" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779139v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219151" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779068v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castagn&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116837" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722162v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horneffer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Offringa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12036-011-9125-1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722201v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batejat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12036-011-9129-x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722155v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Intema" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117788" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536429v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014126" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630862v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sauvageot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014415" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630836v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzotta" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014907" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457413v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lovisari" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kapferer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schindler" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912933" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457407v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sluka" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziegler" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811551" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630903v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mars" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382969v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kronberger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riser" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13665.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382971v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unterguggenberger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078904" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382475v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bykov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rephaeli" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9311-x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287036v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077614" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Olsen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088e" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536441v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gitti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Domainko" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077658" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388149v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536442v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mair" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053975" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388605v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Hunstead" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065117" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388604v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053946" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388265v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041811" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648739v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021741" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648740v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mantovani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fanti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cotton" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muxlow" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021682" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026853v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basilakos" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/376892" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704905v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenda Knowles" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baker" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Basu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaysarathi Bharadwaj" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deane" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.277.0030" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703611v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt J. Jarvis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Taylor" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Allison" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Deane" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.277.0006" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435072v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081446" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648701v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grainge" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colafrancesco" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaife" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648705v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Ensslin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Junklewitz" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648707v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Norman" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648712v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akahori" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carretti" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648718v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhathini" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kenyon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648717v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tozzi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassano" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648710v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648708v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giovannini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648737v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648736v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527608966.ch7" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867436v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fender" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124592v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Olsen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010416v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03648742v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982595v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Pellissier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hahn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferrari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad888" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Knowles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Pillay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amodeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Basu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab939" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Goksu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Rudnick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202067010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Govoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#249;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonafede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iacobelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paladino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat7500" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ammanouil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Loi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Shimwell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hardcastle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mechev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Williams" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833559" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vacca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2699" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernesa Smol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Intema" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno &#352;laus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somak Raychaudhury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Novak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;ggen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rafferty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zhuravleva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Riseley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1121" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breitling" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vocks" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurass" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmetz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vacca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vazza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Horellou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Intema" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smol&#269;i&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nilsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karlsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832972" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Aviles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venturi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daddi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strazzullo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sargent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa8808" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Hoang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stroe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akamatsu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1645" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Shimwell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.A. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Best" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T Dijkema" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629313" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feretti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokotanekov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Heald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mckean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#238;rzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girardi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630349" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weeren" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Williams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardcastle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimwell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/223/1/2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Weeren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrade-Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogrean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/2/204" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645150v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oppermann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ensslin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527291" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648684v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta Delhaize" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huynh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bondi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciliegi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526818" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316176v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rottgering" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Best" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dijkema" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1056" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luckin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw661" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colom" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Magneville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9477-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Stewart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Fender" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Broderick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Hassall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mu&#241;oz-Darias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2797" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez Aviles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Johnston-Hollitt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Pratley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Macario" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628788" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corstanje" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. H&#246;randel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16976" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#246;randel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18936" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W W Stappers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Kramer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425196" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648691v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hopkins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whiting" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seymour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chow" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norris" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2015.37" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Heald" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#250;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Breton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425210" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedantham" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koopmans" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijnholds" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brentjens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv746" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323421v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orr&#249;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Velzen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yatawatta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paladino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526501" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shulevski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Barthel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425416" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648693v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Young" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mroczkowski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sayers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Balestra" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/2/185" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Enriquez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.06.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648694v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gheller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526228" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bykov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Forman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaastra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-014-0129-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabbech" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smirnov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424602" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370009v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Beltran" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bruyn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323239v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Young" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1066" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323110v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Deller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wucknitz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jackson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drabent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425042" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648723v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viral Parekh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt van Der Heyden" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Angus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benne Holwerda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424123" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01270929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macario" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Intema" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourdin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giacintucci" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323275" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336001v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Morosan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Gallagher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zucca" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fallows" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Carley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423936" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648725v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pranger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmus B&#246;hm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurogordato" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoist" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424727" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280138v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeli&#263;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. de Bruyn" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Abdalla" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. B. Asad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423998" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284745v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Oonk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salgado" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Morabito" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2158" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277801v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Coenen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri van Leeuwen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. T. Hessels" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Stappers" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Kondratiev" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424495" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284922v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Williams" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Rottgering" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rafferty" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/2/82" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291191v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Offringa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaroubi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. E. Koopmans" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wijnholds" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1337" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648731v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R&#246;ttgering" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Croston" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoeft" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201211847" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648730v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonaldo Diaferio" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hunstead" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321929" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648733v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallacasa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220667" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286281v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Asgekar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yatawatta" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mckean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648732v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Norris" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Afonso" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Beck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bell" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pas.2012.020" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288769v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkorn" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322013" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288734v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuiper" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1230960" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288431v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. van Haarlem" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Wise" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Gunst" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heald" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220873" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288653v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220764" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991502v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandey-Pommier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Dwarakanath" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321809" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291256v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291251v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322683" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291446v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labropoulos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kazemi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaroubi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220874" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721922v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Diepen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Tol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Weeren" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. van Zwieten" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.10.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779117v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gasperin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orru" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220209" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721924v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Rafferty" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219154" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779139v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219151" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779068v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castagn&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116837" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722162v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horneffer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Offringa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12036-011-9125-1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722201v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batejat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12036-011-9129-x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722155v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Intema" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117788" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536429v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014126" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630862v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sauvageot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014415" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630836v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzotta" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014907" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457413v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lovisari" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kapferer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schindler" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912933" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457407v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sluka" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziegler" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811551" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630903v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mars" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382969v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kronberger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riser" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13665.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382971v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Unterguggenberger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078904" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382475v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bykov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rephaeli" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-008-9311-x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287036v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077614" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Olsen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088e" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536441v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gitti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Domainko" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077658" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388149v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536442v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mair" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053975" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388605v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Hunstead" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065117" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388604v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053946" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388265v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041811" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648739v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021741" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648740v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mantovani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fanti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cotton" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muxlow" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021682" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026853v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basilakos" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/376892" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704905v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenda Knowles" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baker" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Basu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaysarathi Bharadwaj" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Deane" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.277.0030" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703611v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt J. Jarvis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Taylor" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Allison" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Deane" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.277.0006" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435072v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ammanouil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Flamary" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081446" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648718v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makhathini" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kenyon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648705v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Ensslin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Junklewitz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648707v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Norman" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648712v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akahori" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carretti" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648701v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grainge" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colafrancesco" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaife" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648717v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tozzi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassano" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648710v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648708v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giovannini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648737v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233205v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charlet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dardaillon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704333v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648736v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527608966.ch7" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867436v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fender" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124592v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Olsen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010416v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03648742v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>