--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -81,4063 +81,4063 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologia</w:t>
+                <w:t xml:space="preserve">Lo sport e la disabilità nella letteratura francese per adolescenti, tra roman e bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dizionario della letteratura giovanile. Generi, temi, percorsi, sviluppi</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+              <w:t xml:space="preserve">Pagine giovani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, pp.30-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090565v1</w:t>
+                <w:t xml:space="preserve">hal-05090537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrevues avec Bernard Friot, Laurent Contamin et Janine Teisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarietà e la resilienza nei personnaggi di Alberto Manzi : per una conquista della dignità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pagine giovani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, pp.34-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes et images pour aider la planète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NVL la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Écopoétique et littérature jeunesse, 236, pp.8-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature de jeunesse : territoires et frontières. Présentation du dossier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensibilité durable. Enseignement du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LANG Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, année 8, n. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et différence dans la littérature pour adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le handicap en actions, 186, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents et la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, année 8, n. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lecture littéraire à l'écriture créative : du sujet lecteur au sujet scripteur à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.15-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture de la littérature de jeunesse en classe de FLE comme outil de découverte, d’échange et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La classe de Français, espace et scène de parole(s), Projets de séances et de séquences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature française de jeunesse prima e dopo il Sessantotto. Una svolta radicale o una lenta evoluzione ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pagine giovani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.32-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage du français à l’heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, année 3, n. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment motiver les élèves à passer à l'action après la lecture : l'atelier de lecture &amp;quot;Lire Ados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Français pour aller plus loin, Actes du Colloque international, Rome, 28-29 octobre 2016. Textes réunis par Calì A., Martoccia G., Romano R., 22, pp.179-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la rencontre de Marie-Pierre Blanchet et son intrépide Marie Chaussette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’handispensable mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et handicap : les représentations des handicaps dans la littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’handispensable mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La letteratura giovanile in Francia nell'ultimo decennio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pagine giovani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 155, pp.III-XI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrazione. Storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albi illustrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090590v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05090599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lo sport e la disabilità nella letteratura francese per adolescenti, tra roman e bande dessinée</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagine giovani</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Dizionario della letteratura giovanile. Generi, temi, percorsi, sviluppi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.72-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre émerveillement et engagement. Littérature de jeunesse et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Entre-deux</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ramero</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagine giovani</w:t>
-[...126 lines deleted...]
-                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, pp.7-25, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la littérature de jeunesse parle du handicap et de la différence aux enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...784 lines deleted...]
-                <w:t xml:space="preserve">hal-04884730v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://theconversation.com/comment-la-litterature-de-jeunesse-parle-du-handicap-et-de-la-difference-aux-enfants-214744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec les autrices Marie-Aude Murail et Constance Robert Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq auteurs de jeunesse à faire absolument découvrir aux enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Monluçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec l’auteur Jean-Claude Mourlevat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halloween : des histoires de sorcières à faire lire aux enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et sport dans la littérature pour adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Je dans les Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Panthéon; Centre des monuments nationaux, Jul 2024, Panthéon, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doisneau e il mondo poetico dell’infanzia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Doisneau. Trame di vita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Artea; Alliance française de Cuneo, Dec 2024, Caraglio, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature de jeunesse et handicap : quelles représentations pour quels lecteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Territoires et frontières en littérature de jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILCEA4 et Litt&amp;Arts, Apr 2024, Saint-Martin d'Hères/Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I volti dei bambini di Doisneau nella letteratura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I giovedi in Camera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camera / Centro Italiano per la Fotografia; Alliance française de Turin, Jan 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicaps et différence dans le roman pour adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour lire et pour grandir. Littérature jeunesse et handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSHEA; GRHAPES, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité pour renforcer la motivation. L’écriture créative en cours de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment redynamiser vos classes de français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sanoma editore, Dec 2022, En ligne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire écrire, faire lire, faire illustrer les enfants malades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ressouni-Demigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international indisciplinaire Littérature, Écritures, Soin. Soignés/soignants : quelles pratiques du récit ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMarie Petitjean; Sylvie Brodziak; Cergy Paris Université; UMR Héritages : Patrimoine/s, Culture/s, Création/s, May 2022, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature française de jeunesse en classe : quelles œuvres et quels auteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leggere l’Europa - dei giovani, con i giovani, per i giovani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEND (Lingua e Nuova Didattica); Goethe Institut; British Council; Istituto Cervantes; Institut Français, Dec 2021, Roma (en ligne), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tendances actuelles dans la littérature française de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leggere l’Europa - dei giovani, con i giovani, per i giovani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEND (Lingua e Nuova Didattica); Goethe Institut; British Council; Istituto Cervantes; Institut Français, Dec 2021, Roma (en ligne), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrivain vis-à-vis du roman contemporain pour adolescents qui parle de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations du handicap en littérature de jeunesse et sur les scènes contemporaines : entre empêchement et liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurianne Perzo, Françoise Heulot-Petit; Université d'Artois, Oct 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de lecture en FLE : à la découverte de la langue et de la culture françaises grâce à la littérature de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès international de la FIPF "Regards croisés sur la place du français dans des sociétés en mutation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIPF, Sep 2019, Athènes, Grèce. pp.737-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et animaux dans Les Aventures de Pinocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Territoires et frontières en littérature de jeunesse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litt&amp;Arts, Université Grenoble Alpes; ILCEA4, Université Grenoble Alpes, Feb 2020, Saint-Martin d'hères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de la sorcière en littérature de jeunesse : conseils de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Territoires et frontières en littérature de jeunesse, séance 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILCEA4 et Litt&amp;Arts, Oct 2020, Saint-Martin d'Hères/Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hommes et animaux dans Les Aventures de Pinocchio</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents dans le roman et le roman pour les adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Territoires et frontières en littérature de jeunesse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Litt&amp;Arts, Université Grenoble Alpes; ILCEA4, Université Grenoble Alpes, Feb 2020, Saint-Martin d'hères, France</w:t>
+              <w:t xml:space="preserve">, Litt&amp;Arts, Université Grenoble Alpes; ILCEA4, Université Grenoble Alpes, Apr 2019, Saint-Martin d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre, éducation et société en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Filacanapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Fonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement du théâtre, comment (re)penser l’enseignement du théâtre dans les différents contextes d’éducation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Litt&amp;Arts, Université Grenoble Alpes; UQAM; ANRAT, Nov 2019, Grenoble (Campus), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction contemporaine pour adolescents aborde le handicap : une littérature &amp;quot;moralisante&amp;quot; ou &amp;quot;moralisée&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Litt&amp;Arts, Université Grenoble Alpes, Nov 2017, Grenoble (Campus), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Ados : les œuvres de Marie-Aude Murail et Janine Teisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les auteurs rencontrent leurs lecteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIS, Université Paris-Est; ESPE Val de Marne, Apr 2017, Melun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre avec l'écrivain Laurent Contamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scrittorincittà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2017, Cuneo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rencontre avec l'écrivain Bernard Friot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le handicap mental en littérature de jeunesse. Les hôpitaux psychiatriques comme lieux marginaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire les marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIS, Université Paris-Est; ESPE Val de Marne, Mar 2016, Melun, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec l'écrivain Yann Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scrittorincittà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2016, Cuneo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rencontre avec l'écrivain Yann Mens</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec l'écrivain Bernard Friot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scrittorincittà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2016, Cuneo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre avec l'écrivaine Janine Teisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scrittorincittà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2015, Mondovi, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre avec l'écrivaine Janine Teisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scrittorincittà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2015, Alba, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come sensibilizzare gli adolescenti alla letteratura contemporanea ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée pour le français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Alliances françaises en Italie; Ambassade de France, Feb 2014, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres avec l'écrivaine Marie-Aude Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scrittorincittà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2014, Cuneo, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire, c’est être libres de créer. Propositions pour un atelier de lecture pour et avec les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire lire les 15/20 ans : pourquoi et comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFLA (International Federation of Library Associations and Institutions), Bibliothèque nationale de France, Ministère de l’Éducation nationale, Aug 2014, Paris (Bibliothèque Nationale de France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Rencontres avec l'écrivaine Marie-Aude Murail</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres avec l'écrivaine Janine Teisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scrittorincittà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2014, Cuneo, Italie</w:t>
+              <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2013, Alba, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896145v1</w:t>
-              </w:r>
-[...640 lines deleted...]
-                <w:t xml:space="preserve">hal-02400336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5273,51 +5273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090565v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090590v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hayat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ressouni-Demigneux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grrrart-editions.fr/produit/le-grand-livre-des-handicaps/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hayat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ressouni-Demigneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grrrart-editions.fr/produit/le-grand-livre-des-handicaps/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>