--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -81,1172 +81,1273 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario della letteratura giovanile. Generi, temi, percorsi, sviluppi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.72-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo sport e la disabilità nella letteratura francese per adolescenti, tra roman e bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagine giovani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 187, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrevues avec Bernard Friot, Laurent Contamin et Janine Teisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarietà e la resilienza nei personnaggi di Alberto Manzi : per una conquista della dignità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagine giovani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 185, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes et images pour aider la planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NVL la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Écopoétique et littérature jeunesse, 236, pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature de jeunesse : territoires et frontières. Présentation du dossier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité durable. Enseignement du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANG Mag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, année 8, n. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents et la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, année 8, n. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et différence dans la littérature pour adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Jeune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Le handicap en actions, 186, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les adolescents et la lecture</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lecture littéraire à l'écriture créative : du sujet lecteur au sujet scripteur à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.15-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture de la littérature de jeunesse en classe de FLE comme outil de découverte, d’échange et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La classe de Français, espace et scène de parole(s), Projets de séances et de séquences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature française de jeunesse prima e dopo il Sessantotto. Una svolta radicale o una lenta evoluzione ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pagine giovani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.32-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage du français à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Mag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, année 8, n. 1</w:t>
+              <w:t xml:space="preserve">, 2018, année 3, n. 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la lecture littéraire à l'écriture créative : du sujet lecteur au sujet scripteur à l'université</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la rencontre de Marie-Pierre Blanchet et son intrépide Marie Chaussette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16, pp.15-28</w:t>
+              <w:t xml:space="preserve">L’handispensable mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La lecture de la littérature de jeunesse en classe de FLE comme outil de découverte, d’échange et de communication</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment motiver les élèves à passer à l'action après la lecture : l'atelier de lecture &amp;quot;Lire Ados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La classe de Français, espace et scène de parole(s), Projets de séances et de séquences</w:t>
+              <w:t xml:space="preserve">Interculturel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Français pour aller plus loin, Actes du Colloque international, Rome, 28-29 octobre 2016. Textes réunis par Calì A., Martoccia G., Romano R., 22, pp.179-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La littérature française de jeunesse prima e dopo il Sessantotto. Una svolta radicale o una lenta evoluzione ?</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et handicap : les représentations des handicaps dans la littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’handispensable mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La letteratura giovanile in Francia nell'ultimo decennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagine giovani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 170, pp.32-37</w:t>
+              <w:t xml:space="preserve">, 2013, 155, pp.III-XI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1256,489 +1357,2374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrazione. Storia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albi illustrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature de jeunesse et handicap : quelles représentations pour quels lecteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dizionario della letteratura giovanile. Generi, temi, percorsi, sviluppi</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05090565v1</w:t>
+              <w:t xml:space="preserve">Séminaire Territoires et frontières en littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4 et Litt&amp;Arts, Apr 2024, Saint-Martin d'Hères/Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et sport dans la littérature pour adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Je dans les Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Panthéon; Centre des monuments nationaux, Jul 2024, Panthéon, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doisneau e il mondo poetico dell’infanzia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Doisneau. Trame di vita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Artea; Alliance française de Cuneo, Dec 2024, Caraglio, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I volti dei bambini di Doisneau nella letteratura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I giovedi in Camera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camera / Centro Italiano per la Fotografia; Alliance française de Turin, Jan 2023, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicaps et différence dans le roman pour adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour lire et pour grandir. Littérature jeunesse et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHEA; GRHAPES, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité pour renforcer la motivation. L’écriture créative en cours de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment redynamiser vos classes de français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sanoma editore, Dec 2022, En ligne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire écrire, faire lire, faire illustrer les enfants malades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ressouni-Demigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international indisciplinaire Littérature, Écritures, Soin. Soignés/soignants : quelles pratiques du récit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean; Sylvie Brodziak; Cergy Paris Université; UMR Héritages : Patrimoine/s, Culture/s, Création/s, May 2022, Cergy Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature française de jeunesse en classe : quelles œuvres et quels auteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leggere l’Europa - dei giovani, con i giovani, per i giovani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEND (Lingua e Nuova Didattica); Goethe Institut; British Council; Istituto Cervantes; Institut Français, Dec 2021, Roma (en ligne), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tendances actuelles dans la littérature française de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leggere l’Europa - dei giovani, con i giovani, per i giovani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEND (Lingua e Nuova Didattica); Goethe Institut; British Council; Istituto Cervantes; Institut Français, Dec 2021, Roma (en ligne), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écrivain vis-à-vis du roman contemporain pour adolescents qui parle de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations du handicap en littérature de jeunesse et sur les scènes contemporaines : entre empêchement et liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurianne Perzo, Françoise Heulot-Petit; Université d'Artois, Oct 2021, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atelier de lecture en FLE : à la découverte de la langue et de la culture françaises grâce à la littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Congrès international de la FIPF "Regards croisés sur la place du français dans des sociétés en mutation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Sep 2019, Athènes, Grèce. pp.737-748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama de la sorcière en littérature de jeunesse : conseils de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Territoires et frontières en littérature de jeunesse, séance 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4 et Litt&amp;Arts, Oct 2020, Saint-Martin d'Hères/Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et animaux dans Les Aventures de Pinocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Territoires et frontières en littérature de jeunesse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litt&amp;Arts, Université Grenoble Alpes; ILCEA4, Université Grenoble Alpes, Feb 2020, Saint-Martin d'hères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre, éducation et société en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Filacanapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Fonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement du théâtre, comment (re)penser l’enseignement du théâtre dans les différents contextes d’éducation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litt&amp;Arts, Université Grenoble Alpes; UQAM; ANRAT, Nov 2019, Grenoble (Campus), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents dans le roman et le roman pour les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Territoires et frontières en littérature de jeunesse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litt&amp;Arts, Université Grenoble Alpes; ILCEA4, Université Grenoble Alpes, Apr 2019, Saint-Martin d'Hères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction contemporaine pour adolescents aborde le handicap : une littérature &amp;quot;moralisante&amp;quot; ou &amp;quot;moralisée&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litt&amp;Arts, Université Grenoble Alpes, Nov 2017, Grenoble (Campus), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire Ados : les œuvres de Marie-Aude Murail et Janine Teisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les auteurs rencontrent leurs lecteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIS, Université Paris-Est; ESPE Val de Marne, Apr 2017, Melun, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec l'écrivain Laurent Contamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scrittorincittà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2017, Cuneo, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec l'écrivain Bernard Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scrittorincittà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2016, Cuneo, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le handicap mental en littérature de jeunesse. Les hôpitaux psychiatriques comme lieux marginaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire les marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIS, Université Paris-Est; ESPE Val de Marne, Mar 2016, Melun, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec l'écrivain Yann Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scrittorincittà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2016, Cuneo, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec l'écrivaine Janine Teisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scrittorincittà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2015, Mondovi, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec l'écrivaine Janine Teisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scrittorincittà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2015, Alba, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire, c’est être libres de créer. Propositions pour un atelier de lecture pour et avec les jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire lire les 15/20 ans : pourquoi et comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFLA (International Federation of Library Associations and Institutions), Bibliothèque nationale de France, Ministère de l’Éducation nationale, Aug 2014, Paris (Bibliothèque Nationale de France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come sensibilizzare gli adolescenti alla letteratura contemporanea ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée pour le français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Alliances françaises en Italie; Ambassade de France, Feb 2014, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres avec l'écrivaine Marie-Aude Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scrittorincittà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2014, Cuneo, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres avec l'écrivaine Janine Teisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scrittorincittà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2013, Alba, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre émerveillement et engagement. Littérature de jeunesse et écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, pp.7-25, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1748,2396 +3734,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la littérature de jeunesse parle du handicap et de la différence aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://theconversation.com/comment-la-litterature-de-jeunesse-parle-du-handicap-et-de-la-difference-aux-enfants-214744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec les autrices Marie-Aude Murail et Constance Robert Murail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq auteurs de jeunesse à faire absolument découvrir aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Monluçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec l’auteur Jean-Claude Mourlevat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halloween : des histoires de sorcières à faire lire aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400336v1</w:t>
-              </w:r>
-[...1984 lines deleted...]
-                <w:t xml:space="preserve">hal-04896145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4295,186 +4295,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">GPJS (Tohoku University) / LITT&amp;ARTS (Grenoble Alpes University). </w:t>
+                <w:t xml:space="preserve">Le passé dans les romans pour adolescents de Janine Teisson : entre histoire et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université du Tohoku; Graduate School of Arts and Letters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The past as a source of imagination and inspiration: strategy, function, and diversity of historical narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-3, 2021</w:t>
+              <w:t xml:space="preserve">, pp.47-68, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884936v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04884617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Université du Tohoku; Graduate School of Arts and Letters. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Kuroiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GPJS (Tohoku University) / LITT&amp;ARTS (Grenoble Alpes University). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The past as a source of imagination and inspiration: strategy, function, and diversity of historical narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.47-68, 2021</w:t>
+              <w:t xml:space="preserve">, pp.1-3, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884617v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de l’Autre dans la littérature française contemporaine de jeunesse : la valeur de la différence</w:t>
               </w:r>
@@ -5273,51 +5273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hayat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ressouni-Demigneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grrrart-editions.fr/produit/le-grand-livre-des-handicaps/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090565v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884660v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884915v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hayat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ressouni-Demigneux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grrrart-editions.fr/produit/le-grand-livre-des-handicaps/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>