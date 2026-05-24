--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -182,1334 +182,1334 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Traduction (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albi illustrati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrazione. Storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo sport e la disabilità nella letteratura francese per adolescenti, tra roman e bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagine giovani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 187, pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrevues avec Bernard Friot, Laurent Contamin et Janine Teisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarietà e la resilienza nei personnaggi di Alberto Manzi : per una conquista della dignità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagine giovani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 185, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes et images pour aider la planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NVL la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Écopoétique et littérature jeunesse, 236, pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature de jeunesse : territoires et frontières. Présentation du dossier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité durable. Enseignement du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LANG Mag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, année 8, n. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et différence dans la littérature pour adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le handicap en actions, 186, pp.9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescents et la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Mag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, année 8, n. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lecture littéraire à l'écriture créative : du sujet lecteur au sujet scripteur à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture de la littérature de jeunesse en classe de FLE comme outil de découverte, d’échange et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La classe de Français, espace et scène de parole(s), Projets de séances et de séquences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature française de jeunesse prima e dopo il Sessantotto. Una svolta radicale o una lenta evoluzione ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagine giovani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage du français à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Mag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, année 3, n. 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre de Marie-Pierre Blanchet et son intrépide Marie Chaussette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’handispensable mag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment motiver les élèves à passer à l'action après la lecture : l'atelier de lecture &amp;quot;Lire Ados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interculturel </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le Français pour aller plus loin, Actes du Colloque international, Rome, 28-29 octobre 2016. Textes réunis par Calì A., Martoccia G., Romano R., 22, pp.179-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et handicap : les représentations des handicaps dans la littérature de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’handispensable mag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La letteratura giovanile in Francia nell'ultimo decennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagine giovani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 155, pp.III-XI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884730v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-05090590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1603,165 +1603,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Doisneau e il mondo poetico dell’infanzia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Doisneau. Trame di vita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Artea; Alliance française de Cuneo, Dec 2024, Caraglio, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Handicap et sport dans la littérature pour adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Je dans les Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Panthéon; Centre des monuments nationaux, Jul 2024, Panthéon, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884938v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04896102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I volti dei bambini di Doisneau nella letteratura</w:t>
               </w:r>
@@ -1879,204 +1879,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire écrire, faire lire, faire illustrer les enfants malades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ressouni-Demigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international indisciplinaire Littérature, Écritures, Soin. Soignés/soignants : quelles pratiques du récit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean; Sylvie Brodziak; Cergy Paris Université; UMR Héritages : Patrimoine/s, Culture/s, Création/s, May 2022, Cergy Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La créativité pour renforcer la motivation. L’écriture créative en cours de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment redynamiser vos classes de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sanoma editore, Dec 2022, En ligne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896118v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04884957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature française de jeunesse en classe : quelles œuvres et quels auteurs ?</w:t>
               </w:r>
@@ -3452,333 +3452,1117 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scrittorincittà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comune di Cuneo; Alliance française de Cuneo, Nov 2013, Alba, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’océan en littérature de jeunesse : lieu de vie et de mort, lieu menaçant et menacé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université du Tohoku; Graduate School of Arts and Letters. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oceans as Places of Exchange and Imagination: Pacific, Atlantic, and the Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.59-84, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec l’écrivain Bernard Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’écrivain professeur au professeur écrivant. Quels apports pour la didactique de la lecture et de l’écriture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Kuroiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GPJS (Tohoku University) / LITT&amp;ARTS (Grenoble Alpes University). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The past as a source of imagination and inspiration: strategy, function, and diversity of historical narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-3, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passé dans les romans pour adolescents de Janine Teisson : entre histoire et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université du Tohoku; Graduate School of Arts and Letters. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The past as a source of imagination and inspiration: strategy, function, and diversity of historical narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-68, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations de l’Autre dans la littérature française contemporaine de jeunesse : la valeur de la différence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GPJS (Tohoku University)/LITT&amp;ARTS and ILCEA4 (Grenoble Alpes University). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Values of the Other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.95-105, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handicap et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Grand livre des handicaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grrr…Art Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.44-50, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature française pour adolescents raconte la différence, mais quelle différence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mira Editores. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La diferencia en cuestión. La cuestión de la diferencia / La différence en question. La question de la différence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mira Editores, pp.277-288, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre France et Italie, entre jeunesse et âge adulte, trois auteurs lèvent le voile sur une face cachée de la vie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Università degli Studi di Torino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intrecci romanzi. Trame e incontri di culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nuova Trauben, pp.247-258, 2016, 9788899312244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) médiation(s) pour (re)donner le goût de lire aux adolescents grâce à la littérature de jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPE de Versailles, Canopé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire, prescrire, interdire : les professionnels face à la littérature de jeunesse aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-177, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations des handicaps dans la littérature française de jeunesse. Une différence comme richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Hradec Králové. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Altérité en littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gadeamus, pp.98-104, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 56, 2024</w:t>
+              <w:t xml:space="preserve">, 56, pp.7-25, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre émerveillement et engagement. Littérature de jeunesse et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ramero</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 56, pp.7-25, 2024</w:t>
+              <w:t xml:space="preserve">, 56, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930534v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la littérature de jeunesse parle du handicap et de la différence aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3787,298 +4571,298 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://theconversation.com/comment-la-litterature-de-jeunesse-parle-du-handicap-et-de-la-difference-aux-enfants-214744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec les autrices Marie-Aude Murail et Constance Robert Murail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq auteurs de jeunesse à faire absolument découvrir aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Monluçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec l’auteur Jean-Claude Mourlevat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halloween : des histoires de sorcières à faire lire aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4087,841 +4871,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400336v1</w:t>
-              </w:r>
-[...782 lines deleted...]
-                <w:t xml:space="preserve">hal-04884881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5273,51 +5273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090565v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090537v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884660v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884915v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hayat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ressouni-Demigneux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grrrart-editions.fr/produit/le-grand-livre-des-handicaps/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884878v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090565v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090590v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04883772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hayat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ressouni-Demigneux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grrrart-editions.fr/produit/le-grand-livre-des-handicaps/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>