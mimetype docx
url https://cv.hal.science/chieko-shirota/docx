--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -484,234 +484,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">接触場面の教材化</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chieko Shirota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junichi Oue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Bulletin of the Center for International Education, Nanzan University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.47-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">東京語アクセントの知覚と意識</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chieko Shirota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wakako Hirose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'Étudiants Internationaux de l'Université de Saga</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3, pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">接触場面の教材化</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">東京語アクセントの知覚</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chieko Shirota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wakako Hirose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'Étudiants Internationaux de l'Université de Saga</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1964,208 +1964,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linguistique coréenne et japonaise : dynamiques contrastives. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chieko Shirota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Couralet; Laurence Labrune; Chieko Shirota. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistique coréenne et japonaise : dynamiques contrastives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Linguisticae, 979-10-300-1169-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">プロソディーの指導と自律的学習の可能性―理論的背景と実践例―</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chieko Shirota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Forth Conference on Japanese Linguistics and Language Teaching (4AIDLG), 21st-23rd March 2013, Naples, Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016092v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-05309073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">行動中心アプローチにもとづいたヨーロッパにおける日本語オンラインテストの開発 (Developing an action-oriented Japanese Online test in Europe)</w:t>
               </w:r>
@@ -3541,51 +3541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Shirota" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881886v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Nishinuma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakako Hirose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Oue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Nagata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couralet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Nakanishi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikuko Yui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/collection/5387-linguistique-coreenne-et-japonaise-dynamiques-contrastives" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65690?format=PBK" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02113566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01151552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02063565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Shirota" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881886v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Nishinuma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Oue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakako Hirose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Nagata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couralet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Nakanishi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikuko Yui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/collection/5387-linguistique-coreenne-et-japonaise-dynamiques-contrastives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65690?format=PBK" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02113566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01151552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02063565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>