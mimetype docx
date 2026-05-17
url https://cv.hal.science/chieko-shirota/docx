--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1310,234 +1310,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">フランス語母語話者を対象とした日本語の音声指導―談話のプロソディー：ポーズとイントネーション</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chieko Shirota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème colloque sur l’enseignement du japonais en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Association des enseignants de Japonais en France (AEJF), Apr 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">プロソディーの指導と自律的学習の可能性―理論的背景と実践例―</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chieko Shirota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forth Conference on Japanese Linguistics and Language Teaching (4AIDLG), 21st-23rd March 2013, Naples, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana Didattica Lingua Giapponese (AIDLG), Mar 2013, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse contrastive de la prosodie discursive du japonais et du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chieko Shirota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Cross Cultural Reserch on Speech Communication &amp; Second Language Learning Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881305v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02016050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">談話のイントネーション：「尻上がりイントネーション」に関する一考察</w:t>
               </w:r>
@@ -3541,51 +3541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Shirota" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881886v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Nishinuma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Oue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakako Hirose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Nagata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couralet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Nakanishi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikuko Yui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/collection/5387-linguistique-coreenne-et-japonaise-dynamiques-contrastives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65690?format=PBK" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02113566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01151552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02063565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Shirota" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881886v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiro Nishinuma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Oue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wakako Hirose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Nagata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couralet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labrune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113551v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Nakanishi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikuko Yui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/collection/5387-linguistique-coreenne-et-japonaise-dynamiques-contrastives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65690?format=PBK" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02116963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02113566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01151552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA030151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02063565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02113549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>