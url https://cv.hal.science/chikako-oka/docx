--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2059,51 +2059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDC0B7E3"/>
+    <w:nsid w:val="905600F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>