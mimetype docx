--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2059,51 +2059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="905600F9"/>
+    <w:nsid w:val="BB7A1450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>