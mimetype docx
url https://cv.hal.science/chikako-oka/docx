--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -890,694 +890,789 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empty Dialogues? Problematizing Stakeholder Engagement under France’s Duty of Vigilance Law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging Transnational Social Dialoguue and Due Diligence Plan: a Study the Ideational Work by Due Diligence Professionals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Advancement of Socio Economics (SASE) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jul 2026, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'ACRI / CIRA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACRI, Jun 2026, Québec (Canada), Université Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545472v1</w:t>
+                <w:t xml:space="preserve">hal-05612505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Impact Breakdowns in Global Supply Chains: The case of capacity building initiatives</w:t>
+                <w:t xml:space="preserve">Empty Dialogues? Problematizing Stakeholder Engagement under France’s Duty of Vigilance Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elke Schuessler</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management (EURAM) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">Society for the Advancement of Socio Economics (SASE) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jul 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545450v1</w:t>
+                <w:t xml:space="preserve">hal-05545472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workers’ Responses to CSR Decoupling in Garment Supply Chains: A Hirschmanian Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social Impact Breakdowns in Global Supply Chains: The case of capacity building initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Acquier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Schuessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management, Jul 2025, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">European Academy of Management (EURAM) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296832v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandatory due diligence legislation and social dialogue: two ideas apart?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workers’ Responses to CSR Decoupling in Garment Supply Chains: A Hirschmanian Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra-My T Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ILERA (International Labor and Employment Relations Association) World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, New York (NY), United States</w:t>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Jul 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913560v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières et matérialité, matérialité des frontières. Du travail des responsables Devoir de Vigilance. Le cas de deux multinationales françaises.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Masson</w:t>
+                <w:t xml:space="preserve">Mandatory due diligence legislation and social dialogue: two ideas apart?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">20th ILERA (International Labor and Employment Relations Association) World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, New York (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283738v1</w:t>
+                <w:t xml:space="preserve">hal-04913560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandatory due diligence legislation and social dialogue: Friend or foe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frontières et matérialité, matérialité des frontières. Du travail des responsables Devoir de Vigilance. Le cas de deux multinationales françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léna Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SASE, Jul 2022, Amsterdam (Pays-Bas), Netherlands</w:t>
+              <w:t xml:space="preserve">18ème congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264103v1</w:t>
+                <w:t xml:space="preserve">hal-04283738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mandatory due diligence legislation and social dialogue: Friend or foe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chikako Oka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SASE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SASE, Jul 2022, Amsterdam (Pays-Bas), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When a business case puts a sustainability case at risk: Capacity building initiatives in global value chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahidur Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Groups for Organizational Studies (EGOS) Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2022, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1587,176 +1682,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a Promising Model of Non-State Labor Regulation: The Case of Cambodia's Apparel Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Labour Regulation: Indeterminacy and Protection in an Uncertain World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-92-2-127820-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channels of buyer influence and labor standard compliance: the case of Cambodia's garment sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Industrial and Labor Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, pp.153-183, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S0742-6186(2010)0000017008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1766,51 +1861,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue social transnational et devoir de vigilance : quelles complémentarités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1832,166 +1927,166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CFTC- Collection Arguments. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale matters: Scalability of business case programmes in the global garment industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikako Oka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Egels-Zandén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahidur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Royal Holloway University of London. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2059,51 +2154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB7A1450"/>
+    <w:nsid w:val="6226F06C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2290,51 +2385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chikako-oka" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1884-6368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra&#8208;my T. Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Oka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jscm.70001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fontana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemi Shin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Gamble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ashwin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Alexander" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lohmeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019793919896570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Egels&#8208;zand&#233;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12575" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12172" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12118" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PHZ9VXH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2009.38" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schuessler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My T Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahidur Rahman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0742-6186(2010)0000017008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Egels-Zand&#233;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chikako-oka" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1884-6368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra&#8208;my T. Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikako Oka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Acquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jscm.70001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fontana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemi Shin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Gamble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ashwin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Sch&#252;ssler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Alexander" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lohmeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019793919896570" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Egels&#8208;zand&#233;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12575" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12172" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12118" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PHZ9VXH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejdr.2009.38" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schuessler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra-My T Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahidur Rahman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0742-6186(2010)0000017008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Egels-Zand&#233;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>