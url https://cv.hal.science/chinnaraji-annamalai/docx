--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -437,183 +437,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Geometric Series on Numerical Expansions</w:t>
+                <w:t xml:space="preserve">Computation of Novel Binomial Series using Geometric Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinnaraji Annamalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge University Press</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33774/coe-2024-sb8lc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33774/coe-2023-3ch85-v5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763259v1</w:t>
+                <w:t xml:space="preserve">hal-04751918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Novel Binomial Series using Geometric Series</w:t>
+                <w:t xml:space="preserve">Computation of Geometric Series on Numerical Expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinnaraji Annamalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge University Press</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33774/coe-2023-3ch85-v5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33774/coe-2024-sb8lc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751918v1</w:t>
+                <w:t xml:space="preserve">hal-04763259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Limits for Velocity, Momentum, and Energy of Motion</w:t>
               </w:r>
@@ -1316,585 +1316,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Differentiation and Integration of Annamalai’s Binomial Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinnaraji Annamalai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Differential Calculus for the Summation of Geometric Series with Binomial Expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinnaraji Annamalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Differentiation and Integration of Annamalai’s Binomial Expansion</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamalai's Binomial Identity and Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinnaraji Annamalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Annamalai's Binomial Identity and Theorem</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651755v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing Method for the Summation of Series of Binomial Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinnaraji Annamalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Computing Method for the Summation of Series of Binomial Coefficients</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinatorial Geometric Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinnaraji Annamalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Combinatorial Geometric Series</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation for the Summation of Binomial Expansions and Geometric Series of Multiples of Powers of Two</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinnaraji Annamalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Computation for the Summation of Binomial Expansions and Geometric Series of Multiples of Powers of Two</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Technique and Differential Calculus for the Summation of Geometric Series and Binomial Expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinnaraji Annamalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Computational Technique and Differential Calculus for the Summation of Geometric Series and Binomial Expansions</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of Geometric Series in Different Ways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinnaraji Annamalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation for the Summation of Integers and Geometric Progression of Powers of Two</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinnaraji Annamalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709941v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03698759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Computing Technique for Combination in Combinatorics</w:t>
               </w:r>
@@ -2173,51 +2173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnaraji Annamalai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2025-3mpb9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426955v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5905882" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4698089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2024-q6jb1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2024-sb8lc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751918v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2023-3ch85-v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2023-1bvs4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2023-ck6jr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.24297325.v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4629897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651755v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnaraji Annamalai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2025-3mpb9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426955v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5905882" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4698089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2024-q6jb1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2023-3ch85-v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2024-sb8lc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2023-1bvs4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/coe-2023-ck6jr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36227/techrxiv.24297325.v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4629897" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651755v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>