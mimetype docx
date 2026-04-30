--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -368,412 +368,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of cerium tungstate: Application to methane conversion</w:t>
+                <w:t xml:space="preserve">Structural characterization of LaCoO3 thin films grown by Pulsed Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Hernandez Damascena dos Passos</w:t>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlson Pereira de Souza</w:t>
+                <w:t xml:space="preserve">Mateusz Jedrusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Bernard-Nicod</w:t>
+                <w:t xml:space="preserve">L. Cieniek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madjid Arab</w:t>
+                <w:t xml:space="preserve">Agnieszka Kopia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Turquat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477686v1</w:t>
+                <w:t xml:space="preserve">hal-02960565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of LaCoO3 thin films grown by Pulsed Laser Deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthesis of CoFe 2 O 4 nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernandes de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Jedrusik</w:t>
+                <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cieniek</w:t>
+                <w:t xml:space="preserve">A.L. Lopes-Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Kopia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Pereira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Metallurgy and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.100422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2019.100422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960565v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of CoFe 2 O 4 nanocubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural and electrical properties of cerium tungstate: Application to methane conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Hernandez Damascena dos Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlson Pereira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Bernard-Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.100422. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.8021-8030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2019.100422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960545v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si Doping of Vapor–Liquid–Solid GaAs Nanowires: n-Type or p-Type?</w:t>
               </w:r>
@@ -893,77 +893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic properties of Sr1−xCexWO4: The role of mixed conduction in methane oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Hernandez Damascena dos Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlson Pereira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1023,90 +1023,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and composition tailoring of CoxFe3 − xO4 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandes de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lopes-Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pereira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (33), pp.19230 - 19235. </w:t>
@@ -1287,77 +1287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and composition tailoring of CoxFe3 − xO4 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fernandes de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lopes-Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pereira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1404,90 +1404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr 1/2 Ce 5/14 □ 1/7 WO 4 : a new modulated ternary scheelite compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Hernandez Damascena dos Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlson Pereira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, B73 (3), pp.466-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1573,51 +1573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir G Dubrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (12), pp.125602. </w:t>
@@ -1655,90 +1655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr 1/2 Ce 5/14 □ 1/7 WO 4 ; a new modulated ternary scheelite compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Hernandez Damascena dos Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlson Pereira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (3), pp.466 - 473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1766,1069 +1766,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A facile one step route to synthesize WO 3 nanoplatelets for CO oxidation and photodegradation of RhB: microstructural, optical and electrical studies</w:t>
+                <w:t xml:space="preserve">Influence of the substrate on the structure stability LaLuO3 thin films deposited by PLD method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dirany</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A. Kopia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Gavarri</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raymond Gavarri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra13500e⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.120-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872755v1</w:t>
+                <w:t xml:space="preserve">hal-01435103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of WO3 Nanoparticles Morphology on the Catalytic Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A facile one step route to synthesize WO 3 nanoplatelets for CO oxidation and photodegradation of RhB: microstructural, optical and electrical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gavarri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (73), pp.69615 - 69626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra13500e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873000v1</w:t>
+                <w:t xml:space="preserve">hal-01872755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the substrate on the structure stability LaLuO3 thin films deposited by PLD method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of WO3 Nanoparticles Morphology on the Catalytic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dirany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2016.10.005⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.230 - 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01435103v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclinic superstructure in the orthorhombic Ce10W22O81 from transmission electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vapor liquid solid-hydride vapor phase epitaxy (VLS-HVPE) growth of ultra-long defect-free GaAs nanowires: Ab initio simulations supporting center nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Patout</w:t>
+                <w:t xml:space="preserve">Kaddour Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jacob</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philip E. Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520613034252⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4874875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053691v1</w:t>
+                <w:t xml:space="preserve">hal-01727422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled synthesis of CoFe2O4 nano-octahedra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Record Pure Zincblende Phase in GaAs Nanowires down to 5 nm in Radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dubrovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (7), pp.3938 - 3944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl501239h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01053694v1</w:t>
+                <w:t xml:space="preserve">hal-01727364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record Pure Zincblende Phase in GaAs Nanowires down to 5 nm in Radius</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Controlled synthesis of CoFe2O4 nano-octahedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Luis Lopes-Moriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlson Pereira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl501239h⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 256, pp.482-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727364v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor liquid solid-hydride vapor phase epitaxy (VLS-HVPE) growth of ultra-long defect-free GaAs nanowires: Ab initio simulations supporting center nucleation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic, electric and thermal properties of cobalt ferrite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip E. Hoggan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Avit</w:t>
+                <w:t xml:space="preserve">Lilia Ajroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+                <w:t xml:space="preserve">Najeh Mliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bessaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4874875⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2014.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727422v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic, electric and thermal properties of cobalt ferrite nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monoclinic superstructure in the orthorhombic Ce10W22O81 from transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najeh Mliki</w:t>
+                <w:t xml:space="preserve">L. Patout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bessaïs</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlson Pereira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59, pp.49-58. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section B: Structural crystallography and crystal chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2014.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052520613034252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053683v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ZnO nanoparticles with tunable size and surface hydroxylation</w:t>
               </w:r>
@@ -2840,64 +2840,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang van Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2995,64 +2995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Luis Lopes-Moriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Renovato dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlson Pereira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raymond Gavarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 208, pp.35 - 41. </w:t>
@@ -3128,51 +3128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3236,103 +3236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and microstructure of cobalt ferrite nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ajroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 312, pp.2465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3392,51 +3392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jurczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Giang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3654,77 +3654,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr4Ru2O9 films grown by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chmielowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blicharski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 310 (16), pp.3854 - 3860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3783,64 +3783,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce1−xNdxO2−δ/Si thin films obtained by pulsed laser deposition: Microstructure and conduction properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chmielowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kopia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,90 +3916,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron microscopy and spectroscopy investigations of CuOx–CeO2−δ/Si thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kopia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chmielowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 602 (7), pp.1313 - 1321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4046,51 +4046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Bi3.25La0.75Ti3O12 thin films on a conductive Sr4Ru2O9 electrode obtained by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chmielowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4193,51 +4193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (24), pp.5920 - 5927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4335,51 +4335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goedken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (21), </w:t>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New thermochromic bilayers for optical or electronic switching systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,90 +4563,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase CuOz–CeO2−δ thin films by pulsed laser deposition technique: experimental texture evolutions and kinetics modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Klimczak-Chmielowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Chmielowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Kopia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4722,51 +4722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-doped HfO2: thermal stability and vanadium valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Turquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5186,51 +5186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#281;drusik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Turquat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eym&#233;oud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139951" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Hernandez Damascena dos Passos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlson Pereira de Souza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bernard-Nicod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.12.026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jedrusik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cieniek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kopia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira de Souza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2019.100422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02185447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Trassoudaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4097-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dubrovskii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05459" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01541637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617002827" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenning Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G Dubrovskii" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5c6b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01824375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dirany" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavarri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13500e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.062" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kopia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Gavarri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.10.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-805QZ8X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520613034252" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luis Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.080" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501239h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Lekhal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hoggan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874875" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ajroudi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Mliki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessa&#239;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.06.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang van Ngo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1332-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75WJB12W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luis Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Renovato dos Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.09.036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WHW6K6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramdani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trassoudaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl100557d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01027558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.05.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jurczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saikaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.12.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WFVN9K1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Ngo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.04.077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D581SGSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.05.038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4K3S576-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kusinski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.06.224" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45KW27VT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.12.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zalecki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.075" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727438v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm040187j" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P7RT7HLZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hemamala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El-Ghussein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goedken" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.214114" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guirleo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinneton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.10.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4JPFHGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Klimczak-Chmielowska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Chmielowski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kusinski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.312" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTLK94TG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turquat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nihoul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(01)00077-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL3JFNJT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435124v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2016.7549901" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#281;drusik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Turquat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eym&#233;oud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139951" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Jedrusik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cieniek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kopia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira de Souza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2019.100422" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Hernandez Damascena dos Passos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlson Pereira de Souza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bernard-Nicod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.12.026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02185447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Trassoudaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b01308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.06.143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4097-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dubrovskii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05459" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01541637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617002827" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenning Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G Dubrovskii" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5c6b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01824375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kopia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Gavarri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.10.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-805QZ8X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dirany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavarri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13500e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Lekhal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Hoggan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4874875" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501239h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luis Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.080" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ajroudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Mliki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessa&#239;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.06.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520613034252" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang van Ngo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1332-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75WJB12W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luis Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Renovato dos Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.09.036" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WHW6K6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramdani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Andr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trassoudaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl100557d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01027558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.05.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alfonso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jurczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saikaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.12.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WFVN9K1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Ngo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.04.077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D581SGSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.05.038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4K3S576-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kusinski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.06.224" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45KW27VT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.12.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zalecki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.075" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727438v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm040187j" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P7RT7HLZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hemamala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El-Ghussein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goedken" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.214114" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guirleo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinneton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.10.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4JPFHGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Klimczak-Chmielowska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Chmielowski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kusinski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.312" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTLK94TG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turquat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nihoul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(01)00077-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL3JFNJT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435124v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LO.2016.7549901" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>