--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -66,77 +66,1109 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amphidinols extracted from marine algae Amphidinium carterae, a sustainable alternative to sulphites for controlling micro-organisms during winemaking process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Crasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbes (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of chitosan extracted from different sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Biundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Caporusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Siesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 6th International Electronic Conference on Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation in oenology: microalgae extract, a bio-based ally in the fight against Brettanomyces bruxellensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Crasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation Internationale de la Vigne et du Vin (OIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chișinău, Moldova</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amphidinols extracted from marine algae Amphidinium carterae, a sustainable alternative to sulphites for controlling micro-organisms during winemaking process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Crasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration des mécanismes menant à ma mort cellulaire de Brettanomyces bruxellensis induits par des amphidinols issus de microalgues marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Crasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28e Congrès de l'Association Française de Cytométrie Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of the mechanisms leading to the cell death of Brettanomyces bruxellensis induced by amphidinols derived from marine microalgae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cytométrie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amphidinols extracted from Amphidinium carterae, a Novel Approach to controlling Brettanomyces bruxellensis during winemaking process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Crasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microalgal extract, an innovative treatment to control Brettanomyces in enology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Crasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th World Congress of Vine an Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chișinău, Moldova</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal extract: an innovative treatment to control Brettanomyces bruxellensis in oenology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -195,1089 +1227,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spoilers In Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Qimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515571v1</w:t>
-              </w:r>
-[...1030 lines deleted...]
-                <w:t xml:space="preserve">hal-05515781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1866,51 +1866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauvois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Crasto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Tourbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515772v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tedesco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Biundo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caporusso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pisano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siesto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1631987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118633" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogoa-Marthe Goly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004576" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauvois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Crasto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Tourbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515772v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tedesco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Biundo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caporusso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pisano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siesto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1631987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118633" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03082360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogoa-Marthe Goly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004576" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>