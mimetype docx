--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -607,801 +607,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the type of pushing at delivery influence pelvic floor function at 2 months postpartum? A pragmatic randomized trial—The EOLE study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pregnancy, Mental Well-Being and Lockdown: A Nationwide Online Survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Savary</w:t>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Bouchet</w:t>
+                <w:t xml:space="preserve">Chantal Razurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Curinier</w:t>
+                <w:t xml:space="preserve">Swann Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aogs.14461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10101855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876465v1</w:t>
+                <w:t xml:space="preserve">hal-03876435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiating and Supporting Breastfeeding: Guidelines for Interventions during the Perinatal Period from the French National College of Midwives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the type of pushing at delivery influence pelvic floor function at 2 months postpartum? A pragmatic randomized trial—The EOLE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brune Pommeret-de Villepin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+                <w:t xml:space="preserve">Anne Debost‐legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rigourd</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Curinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Midwifery and Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmwh.13420⟩</w:t>
+              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aogs.14461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962217v1</w:t>
+                <w:t xml:space="preserve">hal-03876465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention during the Perinatal Period: Synthesis of the Clinical Practice Guidelines from the French National College of Midwives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiating and Supporting Breastfeeding: Guidelines for Interventions during the Perinatal Period from the French National College of Midwives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brune Pommeret-de Villepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Rigourd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Midwifery and Women's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (S1), pp.S2-S16. </w:t>
+              <w:t xml:space="preserve">, 2022, 67 (S1), pp.S56-S73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmwh.13421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmwh.13420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915559v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace Lactation Support: A Cross-Sectional Study in a University Hospital and a Perinatal Network</w:t>
+                <w:t xml:space="preserve">Intervention during the Perinatal Period: Synthesis of the Clinical Practice Guidelines from the French National College of Midwives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Stankovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+                <w:t xml:space="preserve">Cécile Zaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Delabaere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+                <w:t xml:space="preserve">Julie Bercherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14173463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Midwifery and Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (S1), pp.S2-S16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmwh.13421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759551v1</w:t>
+                <w:t xml:space="preserve">hal-03915559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Quality of Postpartum Hemorrhage Local Protocols Improve the Identification and Management of Blood Loss after Vaginal Deliveries? A Multicenter Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workplace Lactation Support: A Cross-Sectional Study in a University Hospital and a Perinatal Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Delabaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Crenn-Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare10060992⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (17), pp.3463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14173463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717345v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy, Mental Well-Being and Lockdown: A Nationwide Online Survey in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+                <w:t xml:space="preserve">Does the Quality of Postpartum Hemorrhage Local Protocols Improve the Identification and Management of Blood Loss after Vaginal Deliveries? A Multicenter Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Dupont</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Razurel</w:t>
+                <w:t xml:space="preserve">Caroline da Costa Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Pichon</w:t>
+                <w:t xml:space="preserve">Catherine Crenn-Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.1855. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/healthcare10101855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10060992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876435v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breastfeeding after Returning to Work: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
@@ -1649,533 +1649,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is directed open-glottis pushing more effective than directed closed-glottis pushing during the second stage of labor? A pragmatic randomized trial – the EOLE study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Follow-up for pregnant women during the COVID-19 pandemic: French national authority for health recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwifery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.midw.2020.102843⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (7), pp.101804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986068v1</w:t>
+                <w:t xml:space="preserve">hal-03044477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French audit of maternity unit protocols for immediate postpartum hemorrhage: A cross-sectional study (HERA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is directed open-glottis pushing more effective than directed closed-glottis pushing during the second stage of labor? A pragmatic randomized trial – the EOLE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101934⟩</w:t>
+              <w:t xml:space="preserve">Midwifery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.102843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.midw.2020.102843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044464v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-natal follow-up for women and neonates during the COVID-19 pandemic: French National Authority for Health recommendations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Picone</w:t>
+                <w:t xml:space="preserve">A French audit of maternity unit protocols for immediate postpartum hemorrhage: A cross-sectional study (HERA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillaume</w:t>
+                <w:t xml:space="preserve">Anne Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Roze</w:t>
+                <w:t xml:space="preserve">Caroline Da Costa-Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crenn-Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 49 (7), pp.101805. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.101934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044472v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up for pregnant women during the COVID-19 pandemic: French national authority for health recommendations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Post-natal follow-up for women and neonates during the COVID-19 pandemic: French National Authority for Health recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vivanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 49 (7), pp.101804. </w:t>
+              <w:t xml:space="preserve">, 2020, 49 (7), pp.101805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044477v1</w:t>
+                <w:t xml:space="preserve">hal-03044472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices during the active second stage of labor: A survey of French midwives</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour l'administration d'oxytocine au cours du travail spontané. Texte court des recommandations [Oxytocin administration during spontaneous labour: Guidelines for clinical practice. Guidelines short text]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour l’administration d’oxytocine au cours du travail spontané. Texte court des recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,76 +2849,88 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (1), pp.56 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gofs.2016.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of immediate postpartum hemorrhages in French maternity units: a prospective observational study (HERA study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2927,365 +2939,365 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12884-016-1008-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the type of maternal pushing during the second stage of labour on obstetric and neonatal outcome: a multicentre randomised trial—the EOLE study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policies for management of postpartum haemorrhage: the HERA cross-sectional study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 205, pp.21-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do maternal pushing techniques during labour affect obstetric or neonatal outcomes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3304,329 +3316,329 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (10), pp.578-583. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2016.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de prévention et de la gestion des hémorragies du post-partum au sein des réseaux de santé en périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline da Costa-Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (1), pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie des pertes de grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Delabaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (10), pp.764-775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3636,1164 +3648,1181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OXYTOCIN ADMINISTRATION DURING SPONTANEOUS LABOUR AND POSTPARTUM BLOOD LOSS: A FRENCH MULTICENTRE COHORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Intrapartum Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the work-related stress of French midwives has evolved over the COVID-19 pandemic: The COVISTRESS Midwives’ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Covistress Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Labour and Birth Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Blackpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Recommandations pour la pratique Clinique 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes journées sages-femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2025, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir et soulager les douleurs de la grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e édition du congrès de l’Association des Gynécologues Obstétriciens d’Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Gynécologues Obstétriciens d’Auvergne, Apr 2025, Clermont-Ferrand (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregmouv : activité physique et grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale Sages-Femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Sep 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche en 180 sec - Pregmouv : Activité physique et sédentarité durant la grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes journées du Collège National des Sages-femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National des Sages-femmes de France, Apr 2024, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé génésique et santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SMeSTRA du 19 novembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Médecine et Santé au Travail d’Auvergne, Nov 2024, Saint Amand Tallende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endometriosis and risk of adverse pregnancy outcomes: a historical multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes journées du Collège National des Sages-femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Apr 2024, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité Physique et sédentarité pendant la grossesse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu de l’accouchement des femmes selon le type de poussée utilisé lors du 2ème stade du travail : Etude EOLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème journées de Médecine Périnatale du réseau Aurore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Aurore, Apr 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Infogyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infogyn, Oct 2024, PAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845652v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de l’accouchement des femmes selon le type de poussée utilisé lors du 2ème stade du travail : Etude EOLE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activité Physique et sédentarité pendant la grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infogyn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infogyn, Oct 2024, PAU, France</w:t>
+              <w:t xml:space="preserve">42ème journées de Médecine Périnatale du réseau Aurore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Aurore, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873204v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité Physique et sédentarité pendant la grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème assises nationales des sages-femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Professionnelles des sages-femmes, May 2024, Reims (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et grossesse : partages d’expériences de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Guyard-Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infogyn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Infogyn, Oct 2024, Pau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence de l’administration d’oxytocine et de la gestion de la dystocie dynamique au sein d’un Réseau de Santé en Périnatalité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+                <w:t xml:space="preserve">Etude COVISTRESS Retentissement de l’épidémie de Coronavirus sur le Stress des sages-femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy les moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510202v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence de l’administration d’oxytocine et de la gestion de la dystocie dynamique au sein d’un Réseau de Santé en Périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4819,512 +4848,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 52èmes Journées Nationales de la Société Française de Médecine Périnatale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Médecine Périnatale, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">21èmes journées du Collège National des Sages-Femmes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510209v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIATION OF DELTA HEMOGLOBIN BEFORE AND AFTER VAGINAL DELIVERY WITH AN IMMEDIATE POST-PARTUM HEMORRHAGE: A FRENCH PROSPECTIVE MULTICENTRE COHORT STUDY - HERA STUDY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pertinence de l’administration d’oxytocine et de la gestion de la dystocie dynamique au sein d’un Réseau de Santé en Périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées du Collège National des Sages-Femmes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy les Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Les 52èmes Journées Nationales de la Société Française de Médecine Périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Médecine Périnatale, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068762v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of oxytocin administration during spontaneous labor in a perinatal health network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+                <w:t xml:space="preserve">VARIATION OF DELTA HEMOGLOBIN BEFORE AND AFTER VAGINAL DELIVERY WITH AN IMMEDIATE POST-PARTUM HEMORRHAGE: A FRENCH PROSPECTIVE MULTICENTRE COHORT STUDY - HERA STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pranal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIGO 2023 World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Gynaecology and Obstetrics, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">21èmes journées du Collège National des Sages-Femmes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510222v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude COVISTRESS Retentissement de l’épidémie de Coronavirus sur le Stress des sages-femmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of oxytocin administration during spontaneous labor in a perinatal health network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées du Collège National des Sages-Femmes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy les moulineaux, France</w:t>
+              <w:t xml:space="preserve">FIGO 2023 World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Gynaecology and Obstetrics, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068783v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité Physique en période périnatale : santé maternelle et néonatale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTIVES Adopter des Comportements posiTifs et les Intégrer pour une Vie En Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu de l'accouchement des femmes selon le type de poussée à l'accouchement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5366,182 +5378,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sages-Femmes - 20èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de la santé de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées du Réseau de Santé en Périnatalité d’Auvergne et du Centres Pluridisciplinaires de Diagnostic Prénatal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Santé en Périnatalité d’Auvergne, Jun 2022, Saint Amand Tallende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaitement maternel et reprise du travail : enquête déclarative sur les aménagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Stankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,320 +5581,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décarboniser la santé pour soigner durablement - Applications en périnatalité : démarche globale et choix des produits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Nationale des Sages-Femmes Coordinatrices, Oct 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement de la mère et de son enfant les 1ers mois : présentation des outils pratiques à destination des sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sages-Femmes - 20èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2022, Issy-les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé-environnement appliquée à la périnatalité : démarche globale et choix des produits de santé et d’hygiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone de pharmacie hospitalière HOPIPHARM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYNPREFH; HOPIPHARM, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’administration d’oxytocine entre 2016 et 2019 - Analyse des pratiques professionnelles au sein d’une maternité de type III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5910,142 +5922,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sages-Femmes - 20èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation des femmes enceintes, les RPC du Collège national des sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Sage-Femme Libérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the type of pushing during delivery on early neonatal morbidity : the EOLE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6087,245 +6099,245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Confederation of Midwives virtual Triennal Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la pratique clinique - Interventions en période périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNSF, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels accompagnements de la douleur liée à l’accouchement en France : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chalut-Natal Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e journées du Collège National des Sages-femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIRECTED OPEN-GLOTTIS PUSHING VERSUS DIRECTED CLOSED-GLOTTIS PUSHING DURING LABOR - EOLE STUDY</w:t>
+                <w:t xml:space="preserve">Essai randomisé Eole (type de poussée lors du 2e stade du travail)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
@@ -6343,97 +6355,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Gynecology and Obstetrics (FIGO) XXII FIGO World Congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIGO, Oct 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">42èmes journées nationales du Collège National des Gynécologues Obstétriciens Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGOF, Dec 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081293v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of type of pushing during delivery on pelvic floor function</w:t>
+                <w:t xml:space="preserve">DIRECTED OPEN-GLOTTIS PUSHING VERSUS DIRECTED CLOSED-GLOTTIS PUSHING DURING LABOR - EOLE STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
@@ -6451,97 +6463,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCOG’s 26th European Congress of Obstetrics and Gynaecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Federation of Gynecology and Obstetrics (FIGO) XXII FIGO World Congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIGO, Oct 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778593v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai randomisé Eole (type de poussée lors du 2e stade du travail)</w:t>
+                <w:t xml:space="preserve">Impact of type of pushing during delivery on pelvic floor function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
@@ -6559,89 +6571,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes journées nationales du Collège National des Gynécologues Obstétriciens Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNGOF, Dec 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EBCOG’s 26th European Congress of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081372v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massage périnéale ante et peri-partum : techniques, résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6657,73 +6669,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès de la Société interdisciplinaires Francophone d’Urodynamique et de Pelvi-Périnéologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la Pratique Clinique sur l’administration de l’oxytocine lors du travail spontané. Interventions associées à l’administration de l’oxytocine pendant le travail spontané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6739,73 +6751,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées du Collège national des sages-femmes de France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNSF, Feb 2017, Issy-les-moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des efforts expulsifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6821,73 +6833,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès de la Société interdisciplinaires Francophone d’Urodynamique et de Pelvi-Périnéologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête déclarative sur les pratiques maïeutiques durant l’accouchement eutocique en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6916,73 +6928,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées du Collège National des sages-femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positions des parturientes durant le 1er et le 2ème stade du travail : une enquête auprès de sages-femmes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7011,73 +7023,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45èmes journées nationales de la Société Française de Médecine Périnatale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes positions pour accoucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7093,51 +7105,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infogyn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7147,604 +7159,604 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence de l’administration d’oxytocine et de la gestion de la dystocie dynamique au sein d’un Réseau de Santé en Périnatalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical Activity and Sedentary Behavior During Pregnancy: Feasibility of videoconference-based programs - PregMouv faesability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infogyn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">10th International Society for Physical Activity and Health congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873313v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de l’accouchement des femmes selon le type de poussée à l’accouchement : Etude EOLE</w:t>
+                <w:t xml:space="preserve">Intérêt de la técarthérapie sur une cicatrice de césarienne douloureuse : protocole d’un essai clinique randomisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pari(s) Santé Femme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">22èmes journées du Collège National des Sages-Femmes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873291v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et sédentarité durant la grossesse : étude de faisabilité et d’impact sur les comportements sédentaires</w:t>
+                <w:t xml:space="preserve">Pertinence de l’administration d’oxytocine et de la gestion de la dystocie dynamique au sein d’un Réseau de Santé en Périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées du Collège National des Sages-Femmes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Montrouge, France</w:t>
+              <w:t xml:space="preserve">Infogyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558990v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity and Sedentary Behavior During Pregnancy: Feasibility of videoconference-based programs - PregMouv faesability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu de l’accouchement des femmes selon le type de poussée à l’accouchement : Etude EOLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Society for Physical Activity and Health congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Pari(s) Santé Femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845671v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la técarthérapie sur une cicatrice de césarienne douloureuse : protocole d’un essai clinique randomisé</w:t>
+                <w:t xml:space="preserve">Activité physique et sédentarité durant la grossesse : étude de faisabilité et d’impact sur les comportements sédentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558995v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of delta hemoglobin before and after vaginal delivery with an immediate post-partum hemorrhage: a French prospective multicenter cohort study – HERA Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7753,119 +7765,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pranal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress of Gynecology and Obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’administration d’oxytocine au cours du travail spontané, entre 2016 et 2019, au sein d’un Réseau de Santé en Périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7907,198 +7919,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pari(s) Santé Femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRISE EN CHARGE DES NOUVEAU-NES EN BONNE SANTE EN POST-PARTUM IMMEDIAT : ANALYSE DES PRATIQUES PROFESSIONNELLES DANS UNE MATERNITE DE TYPE III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Duchatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e journées du Collège National des Sages-femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences de pratiques des sages-femmes durant l’accouchement selon l’ancienneté des sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8140,73 +8152,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Issy-les Moulineaux, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women’s experience of childbirth according to the type of pushing at delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8248,198 +8260,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCOG’s 26th European Congress of Obstetrics and Gynaecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of oxytocin after spontaneous onset of labor in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A Chantry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Confederation of Midwives (ICM) trienal congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toronto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of the practices of French midwives during delivery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8468,73 +8480,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées du Collège national des sages-femmes de France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of the practices of French midwives during delivery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8563,51 +8575,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI FIGO World Congress of Gynecology and Obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8617,243 +8629,243 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la pratique clinique : « Interventions pendant la période périnatale ». Chapitre 6 : Initiation et soutien à l’allaitement maternel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brune Pommeret-De Villepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rigourd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Collège National des Sages-Femmes de France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la pratique clinique : « Interventions pendant la période périnatale ». Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Salinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bercherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Collège National des Sages-Femmes de France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8863,100 +8875,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques obstétricales maïeutiques lors de l'accouchement : État des lieux et évaluation des types de poussée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Clermont Auvergne [2017-2020], 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017CLFAS009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02084911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8966,105 +8978,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des pratiques en périnatalité : de l'hémorragie du post-partum à la salutogénèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gynécologie et obstétrique. Université Clermont Auvergne, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05454421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9211,51 +9223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05329427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105743" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2024.07.037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pranal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04374059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost&#8208;legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curinier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03962217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Pommeret-de Villepin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rigourd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmwh.13420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03915559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bercherie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmwh.13421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stankovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delabaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03717345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Costa Correia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10060992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M&#233;chin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C. Benson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bottet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168631" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03416344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258943" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02986068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102843" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Da Costa-Correia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivanti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2018.02.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2017.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barasinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Costa-Correia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.01.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vendittelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.04.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carayol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beranger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.11.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2016.12.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-016-1008-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01632596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2WC1KZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.07.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Costa-Correia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Connan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deffieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Covistress Network" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845544v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845652v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyard-Boileau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet Auclair" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510143v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877248v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Desvignes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leb&#232;gue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434310v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02482733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chalut-Natal Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558995v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510230v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02482755v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchatelard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dorut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutignat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemoine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778577v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01564458v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riethmuller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Chantry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123179v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Pommeret-De Villepin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283227v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Salinier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02084911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAS009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05454421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05329427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105743" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2024.07.037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pranal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04374059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost&#8208;legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curinier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14461" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03962217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Pommeret-de Villepin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rigourd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmwh.13420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03915559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bercherie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmwh.13421" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stankovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delabaere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173463" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03717345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Costa Correia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10060992" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M&#233;chin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C. Benson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bottet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168631" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03416344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258943" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivanti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101804" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02986068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102843" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Da Costa-Correia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101805" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2018.02.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2017.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barasinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Costa-Correia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.01.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vendittelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.04.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carayol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beranger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.11.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2016.12.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498HDT37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-016-1008-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01632596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012290" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2WC1KZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Costa-Correia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Connan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deffieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291701v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Covistress Network" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyard-Boileau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet Auclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510209v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Desvignes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leb&#232;gue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02482733v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chalut-Natal Morin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778593v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122687v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02482755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchatelard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dorut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutignat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01564458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riethmuller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Chantry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283272v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Pommeret-De Villepin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283227v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Salinier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02084911v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAS009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05454421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>