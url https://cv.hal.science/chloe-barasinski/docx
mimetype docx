--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -607,801 +607,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy, Mental Well-Being and Lockdown: A Nationwide Online Survey in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the type of pushing at delivery influence pelvic floor function at 2 months postpartum? A pragmatic randomized trial—The EOLE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+                <w:t xml:space="preserve">Anne Debost‐legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Dupont</w:t>
+                <w:t xml:space="preserve">Denis Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Razurel</w:t>
+                <w:t xml:space="preserve">Pamela Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Pichon</w:t>
+                <w:t xml:space="preserve">Sandra Curinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.1855. </w:t>
+              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/healthcare10101855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aogs.14461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876435v1</w:t>
+                <w:t xml:space="preserve">hal-03876465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the type of pushing at delivery influence pelvic floor function at 2 months postpartum? A pragmatic randomized trial—The EOLE study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiating and Supporting Breastfeeding: Guidelines for Interventions during the Perinatal Period from the French National College of Midwives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brune Pommeret-de Villepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Savary</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Rigourd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aogs.14461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Midwifery and Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (S1), pp.S56-S73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmwh.13420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876465v1</w:t>
+                <w:t xml:space="preserve">hal-03962217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiating and Supporting Breastfeeding: Guidelines for Interventions during the Perinatal Period from the French National College of Midwives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intervention during the Perinatal Period: Synthesis of the Clinical Practice Guidelines from the French National College of Midwives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bercherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brune Pommeret-de Villepin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+                <w:t xml:space="preserve">Jonathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rigourd</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Midwifery and Women's Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (S1), pp.S56-S73. </w:t>
+              <w:t xml:space="preserve">, 2022, 67 (S1), pp.S2-S16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmwh.13420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmwh.13421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962217v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention during the Perinatal Period: Synthesis of the Clinical Practice Guidelines from the French National College of Midwives</w:t>
+                <w:t xml:space="preserve">Workplace Lactation Support: A Cross-Sectional Study in a University Hospital and a Perinatal Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Zaros</w:t>
+                <w:t xml:space="preserve">Marina Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bercherie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+                <w:t xml:space="preserve">Amélie Delabaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Midwifery and Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmwh.13421⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (17), pp.3463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14173463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915559v1</w:t>
+                <w:t xml:space="preserve">hal-03759551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace Lactation Support: A Cross-Sectional Study in a University Hospital and a Perinatal Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the Quality of Postpartum Hemorrhage Local Protocols Improve the Identification and Management of Blood Loss after Vaginal Deliveries? A Multicenter Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline da Costa Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crenn-Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14173463⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10060992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759551v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Quality of Postpartum Hemorrhage Local Protocols Improve the Identification and Management of Blood Loss after Vaginal Deliveries? A Multicenter Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+                <w:t xml:space="preserve">Pregnancy, Mental Well-Being and Lockdown: A Nationwide Online Survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rivière</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline da Costa Correia</w:t>
+                <w:t xml:space="preserve">Chantal Razurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Crenn-Hébert</w:t>
+                <w:t xml:space="preserve">Swann Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (6), pp.992. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/healthcare10060992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10101855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717345v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breastfeeding after Returning to Work: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
@@ -1649,533 +1649,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up for pregnant women during the COVID-19 pandemic: French national authority for health recommendations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is directed open-glottis pushing more effective than directed closed-glottis pushing during the second stage of labor? A pragmatic randomized trial – the EOLE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101804⟩</w:t>
+              <w:t xml:space="preserve">Midwifery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.102843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.midw.2020.102843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044477v1</w:t>
+                <w:t xml:space="preserve">hal-02986068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is directed open-glottis pushing more effective than directed closed-glottis pushing during the second stage of labor? A pragmatic randomized trial – the EOLE study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A French audit of maternity unit protocols for immediate postpartum hemorrhage: A cross-sectional study (HERA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Da Costa-Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crenn-Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwifery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.midw.2020.102843⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986068v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French audit of maternity unit protocols for immediate postpartum hemorrhage: A cross-sectional study (HERA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+                <w:t xml:space="preserve">Post-natal follow-up for women and neonates during the COVID-19 pandemic: French National Authority for Health recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Legrand</w:t>
+                <w:t xml:space="preserve">Sophie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Da Costa-Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Crenn-Hébert</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.101934. </w:t>
+              <w:t xml:space="preserve">, 2020, 49 (7), pp.101805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044464v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-natal follow-up for women and neonates during the COVID-19 pandemic: French National Authority for Health recommendations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Follow-up for pregnant women during the COVID-19 pandemic: French national authority for health recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vivanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 49 (7), pp.101805. </w:t>
+              <w:t xml:space="preserve">, 2020, 49 (7), pp.101804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044472v1</w:t>
+                <w:t xml:space="preserve">hal-03044477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices during the active second stage of labor: A survey of French midwives</w:t>
               </w:r>
@@ -2620,51 +2620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour l'administration d'oxytocine au cours du travail spontané. Texte court des recommandations [Oxytocin administration during spontaneous labour: Guidelines for clinical practice. Guidelines short text]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour l’administration d’oxytocine au cours du travail spontané. Texte court des recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2894,248 +2894,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of immediate postpartum hemorrhages in French maternity units: a prospective observational study (HERA study)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+                <w:t xml:space="preserve">Effect of the type of maternal pushing during the second stage of labour on obstetric and neonatal outcome: a multicentre randomised trial—the EOLE study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12884-016-1008-7⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077289v1</w:t>
+                <w:t xml:space="preserve">hal-01632596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the type of maternal pushing during the second stage of labour on obstetric and neonatal outcome: a multicentre randomised trial—the EOLE study protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of immediate postpartum hemorrhages in French maternity units: a prospective observational study (HERA study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (12), </w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12884-016-1008-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632596v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policies for management of postpartum haemorrhage: the HERA cross-sectional study in France</w:t>
               </w:r>
@@ -3147,51 +3147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,51 +3397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline da Costa-Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3496,51 +3496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie des pertes de grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Delabaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,428 +3656,428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OXYTOCIN ADMINISTRATION DURING SPONTANEOUS LABOUR AND POSTPARTUM BLOOD LOSS: A FRENCH MULTICENTRE COHORT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the work-related stress of French midwives has evolved over the COVID-19 pandemic: The COVISTRESS Midwives’ study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Covistress Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress on Intrapartum Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">24th International Labour and Birth Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Blackpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293800v1</w:t>
+                <w:t xml:space="preserve">hal-05291701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the work-related stress of French midwives has evolved over the COVID-19 pandemic: The COVISTRESS Midwives’ study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OXYTOCIN ADMINISTRATION DURING SPONTANEOUS LABOUR AND POSTPARTUM BLOOD LOSS: A FRENCH MULTICENTRE COHORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">The Covistress Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Labour and Birth Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Blackpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th European Congress on Intrapartum Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291701v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Recommandations pour la pratique Clinique 2021</w:t>
+                <w:t xml:space="preserve">Prévenir et soulager les douleurs de la grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes journées sages-femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2025, Montrouge, France</w:t>
+              <w:t xml:space="preserve">17e édition du congrès de l’Association des Gynécologues Obstétriciens d’Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Gynécologues Obstétriciens d’Auvergne, Apr 2025, Clermont-Ferrand (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291713v1</w:t>
+                <w:t xml:space="preserve">hal-05291706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et soulager les douleurs de la grossesse</w:t>
+                <w:t xml:space="preserve">Introduction Recommandations pour la pratique Clinique 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e édition du congrès de l’Association des Gynécologues Obstétriciens d’Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Gynécologues Obstétriciens d’Auvergne, Apr 2025, Clermont-Ferrand (FR), France</w:t>
+              <w:t xml:space="preserve">23èmes journées sages-femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2025, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291706v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregmouv : activité physique et grossesse</w:t>
               </w:r>
@@ -4264,273 +4264,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometriosis and risk of adverse pregnancy outcomes: a historical multicenter cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu de l’accouchement des femmes selon le type de poussée utilisé lors du 2ème stade du travail : Etude EOLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées du Collège National des Sages-femmes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Apr 2024, Montrouge, France</w:t>
+              <w:t xml:space="preserve">Infogyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infogyn, Oct 2024, PAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614640v1</w:t>
+                <w:t xml:space="preserve">hal-04873204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de l’accouchement des femmes selon le type de poussée utilisé lors du 2ème stade du travail : Etude EOLE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activité Physique et sédentarité pendant la grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infogyn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infogyn, Oct 2024, PAU, France</w:t>
+              <w:t xml:space="preserve">42ème journées de Médecine Périnatale du réseau Aurore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Aurore, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873204v1</w:t>
+                <w:t xml:space="preserve">hal-04845652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité Physique et sédentarité pendant la grossesse</w:t>
+                <w:t xml:space="preserve">Endometriosis and risk of adverse pregnancy outcomes: a historical multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème journées de Médecine Périnatale du réseau Aurore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Aurore, Apr 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">22èmes journées du Collège National des Sages-femmes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Apr 2024, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845652v1</w:t>
+                <w:t xml:space="preserve">hal-04614640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité Physique et sédentarité pendant la grossesse</w:t>
               </w:r>
@@ -4661,168 +4661,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude COVISTRESS Retentissement de l’épidémie de Coronavirus sur le Stress des sages-femmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pertinence de l’administration d’oxytocine et de la gestion de la dystocie dynamique au sein d’un Réseau de Santé en Périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy les moulineaux, France</w:t>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068783v1</w:t>
+                <w:t xml:space="preserve">hal-04510202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence de l’administration d’oxytocine et de la gestion de la dystocie dynamique au sein d’un Réseau de Santé en Périnatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4848,410 +4831,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées du Collège National des Sages-Femmes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Les 52èmes Journées Nationales de la Société Française de Médecine Périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Médecine Périnatale, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510202v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence de l’administration d’oxytocine et de la gestion de la dystocie dynamique au sein d’un Réseau de Santé en Périnatalité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+                <w:t xml:space="preserve">VARIATION OF DELTA HEMOGLOBIN BEFORE AND AFTER VAGINAL DELIVERY WITH AN IMMEDIATE POST-PARTUM HEMORRHAGE: A FRENCH PROSPECTIVE MULTICENTRE COHORT STUDY - HERA STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pranal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 52èmes Journées Nationales de la Société Française de Médecine Périnatale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Médecine Périnatale, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">21èmes journées du Collège National des Sages-Femmes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510209v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIATION OF DELTA HEMOGLOBIN BEFORE AND AFTER VAGINAL DELIVERY WITH AN IMMEDIATE POST-PARTUM HEMORRHAGE: A FRENCH PROSPECTIVE MULTICENTRE COHORT STUDY - HERA STUDY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of oxytocin administration during spontaneous labor in a perinatal health network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées du Collège National des Sages-Femmes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy les Moulineaux, France</w:t>
+              <w:t xml:space="preserve">FIGO 2023 World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Gynaecology and Obstetrics, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068762v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of oxytocin administration during spontaneous labor in a perinatal health network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+                <w:t xml:space="preserve">Etude COVISTRESS Retentissement de l’épidémie de Coronavirus sur le Stress des sages-femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIGO 2023 World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Federation of Gynaecology and Obstetrics, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">21èmes journées du Collège National des Sages-Femmes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2023, Issy les moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510222v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité Physique en période périnatale : santé maternelle et néonatale.</w:t>
               </w:r>
@@ -5300,338 +5300,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de l'accouchement des femmes selon le type de poussée à l'accouchement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promotion de la santé de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sages-Femmes - 20èmes journées du Collège National des Sages-Femmes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2022, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">17èmes journées du Réseau de Santé en Périnatalité d’Auvergne et du Centres Pluridisciplinaires de Diagnostic Prénatal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Santé en Périnatalité d’Auvergne, Jun 2022, Saint Amand Tallende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510143v1</w:t>
+                <w:t xml:space="preserve">hal-03877248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé de l’enfant</w:t>
+                <w:t xml:space="preserve">Allaitement maternel et reprise du travail : enquête déclarative sur les aménagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Desvignes</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées du Réseau de Santé en Périnatalité d’Auvergne et du Centres Pluridisciplinaires de Diagnostic Prénatal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Santé en Périnatalité d’Auvergne, Jun 2022, Saint Amand Tallende, France</w:t>
+              <w:t xml:space="preserve">20èmes journées du Collège National des Sages-Femmes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877248v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allaitement maternel et reprise du travail : enquête déclarative sur les aménagements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu de l'accouchement des femmes selon le type de poussée à l'accouchement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes journées du Collège National des Sages-Femmes de France</w:t>
+              <w:t xml:space="preserve">Journées Sages-Femmes - 20èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877349v1</w:t>
+                <w:t xml:space="preserve">hal-04510143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décarboniser la santé pour soigner durablement - Applications en périnatalité : démarche globale et choix des produits.</w:t>
               </w:r>
@@ -5680,178 +5680,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement de la mère et de son enfant les 1ers mois : présentation des outils pratiques à destination des sages-femmes</w:t>
+                <w:t xml:space="preserve">Santé-environnement appliquée à la périnatalité : démarche globale et choix des produits de santé et d’hygiène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sages-Femmes - 20èmes journées du Collège National des Sages-Femmes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2022, Issy-les Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Congrès francophone de pharmacie hospitalière HOPIPHARM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SYNPREFH; HOPIPHARM, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877323v1</w:t>
+                <w:t xml:space="preserve">hal-03877312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé-environnement appliquée à la périnatalité : démarche globale et choix des produits de santé et d’hygiène</w:t>
+                <w:t xml:space="preserve">L'accompagnement de la mère et de son enfant les 1ers mois : présentation des outils pratiques à destination des sages-femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone de pharmacie hospitalière HOPIPHARM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SYNPREFH; HOPIPHARM, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Sages-Femmes - 20èmes journées du Collège National des Sages-Femmes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Sages-Femmes de France, Mar 2022, Issy-les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877312v1</w:t>
+                <w:t xml:space="preserve">hal-03877323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’administration d’oxytocine entre 2016 et 2019 - Analyse des pratiques professionnelles au sein d’une maternité de type III</w:t>
               </w:r>
@@ -6148,51 +6148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la pratique clinique - Interventions en période périnatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées du Collège National des Sages-Femmes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNSF, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6293,51 +6293,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai randomisé Eole (type de poussée lors du 2e stade du travail)</w:t>
+                <w:t xml:space="preserve">DIRECTED OPEN-GLOTTIS PUSHING VERSUS DIRECTED CLOSED-GLOTTIS PUSHING DURING LABOR - EOLE STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
@@ -6355,97 +6355,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes journées nationales du Collège National des Gynécologues Obstétriciens Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNGOF, Dec 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Federation of Gynecology and Obstetrics (FIGO) XXII FIGO World Congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIGO, Oct 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081372v1</w:t>
+                <w:t xml:space="preserve">hal-02081293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIRECTED OPEN-GLOTTIS PUSHING VERSUS DIRECTED CLOSED-GLOTTIS PUSHING DURING LABOR - EOLE STUDY</w:t>
+                <w:t xml:space="preserve">Impact of type of pushing during delivery on pelvic floor function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
@@ -6463,97 +6463,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Gynecology and Obstetrics (FIGO) XXII FIGO World Congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIGO, Oct 2018, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">EBCOG’s 26th European Congress of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081293v1</w:t>
+                <w:t xml:space="preserve">hal-01778593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of type of pushing during delivery on pelvic floor function</w:t>
+                <w:t xml:space="preserve">Essai randomisé Eole (type de poussée lors du 2e stade du travail)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
@@ -6571,73 +6571,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCOG’s 26th European Congress of Obstetrics and Gynaecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">42èmes journées nationales du Collège National des Gynécologues Obstétriciens Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGOF, Dec 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778593v1</w:t>
+                <w:t xml:space="preserve">hal-02081372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massage périnéale ante et peri-partum : techniques, résultats</w:t>
               </w:r>
@@ -7167,580 +7167,580 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity and Sedentary Behavior During Pregnancy: Feasibility of videoconference-based programs - PregMouv faesability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pertinence de l’administration d’oxytocine et de la gestion de la dystocie dynamique au sein d’un Réseau de Santé en Périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grampayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Society for Physical Activity and Health congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Infogyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845671v1</w:t>
+                <w:t xml:space="preserve">hal-04873313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la técarthérapie sur une cicatrice de césarienne douloureuse : protocole d’un essai clinique randomisé</w:t>
+                <w:t xml:space="preserve">Vécu de l’accouchement des femmes selon le type de poussée à l’accouchement : Etude EOLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées du Collège National des Sages-Femmes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Montrouge, France</w:t>
+              <w:t xml:space="preserve">Pari(s) Santé Femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558995v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence de l’administration d’oxytocine et de la gestion de la dystocie dynamique au sein d’un Réseau de Santé en Périnatalité</w:t>
+                <w:t xml:space="preserve">Activité physique et sédentarité durant la grossesse : étude de faisabilité et d’impact sur les comportements sédentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infogyn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">22èmes journées du Collège National des Sages-Femmes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873313v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de l’accouchement des femmes selon le type de poussée à l’accouchement : Etude EOLE</w:t>
+                <w:t xml:space="preserve">Intérêt de la técarthérapie sur une cicatrice de césarienne douloureuse : protocole d’un essai clinique randomisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Guiguet-Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pari(s) Santé Femme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">22èmes journées du Collège National des Sages-Femmes de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873291v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et sédentarité durant la grossesse : étude de faisabilité et d’impact sur les comportements sédentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical Activity and Sedentary Behavior During Pregnancy: Feasibility of videoconference-based programs - PregMouv faesability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Grampayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barasinski</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées du Collège National des Sages-Femmes de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Montrouge, France</w:t>
+              <w:t xml:space="preserve">10th International Society for Physical Activity and Health congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558990v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of delta hemoglobin before and after vaginal delivery with an immediate post-partum hemorrhage: a French prospective multicenter cohort study – HERA Study</w:t>
               </w:r>
@@ -7765,51 +7765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pranal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8296,51 +8296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of oxytocin after spontaneous onset of labor in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8669,51 +8669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brune Pommeret-De Villepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rigourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Collège National des Sages-Femmes de France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8748,90 +8748,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la pratique clinique : « Interventions pendant la période périnatale ». Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Salinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Zaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bercherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Collège National des Sages-Femmes de France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9223,51 +9223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05329427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105743" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2024.07.037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pranal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04374059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost&#8208;legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curinier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14461" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03962217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Pommeret-de Villepin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rigourd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmwh.13420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03915559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bercherie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmwh.13421" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stankovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delabaere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173463" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03717345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Costa Correia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10060992" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M&#233;chin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C. Benson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bottet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168631" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03416344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258943" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivanti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101804" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02986068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102843" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Da Costa-Correia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101805" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2018.02.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2017.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barasinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Costa-Correia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.01.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vendittelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.04.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carayol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beranger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.11.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2016.12.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498HDT37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-016-1008-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01632596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012290" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2WC1KZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Costa-Correia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Connan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deffieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291701v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Covistress Network" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyard-Boileau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet Auclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510209v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Desvignes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leb&#232;gue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02482733v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chalut-Natal Morin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778593v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122687v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02482755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchatelard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dorut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutignat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01564458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riethmuller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Chantry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283272v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Pommeret-De Villepin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283227v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Salinier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02084911v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAS009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05454421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05329427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grampayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet-Auclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105743" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fritel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2024.07.037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pranal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04374059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chabert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ambroise Grandjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost&#8208;legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Curinier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03962217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Pommeret-de Villepin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rigourd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmwh.13420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03915559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bercherie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmwh.13421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stankovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delabaere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14173463" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03717345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Costa Correia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10060992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M&#233;chin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda C. Benson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bottet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168631" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03416344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;mery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258943" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02986068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102843" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Da Costa-Correia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivanti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03044477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2018.02.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01652817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2017.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barasinski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Costa-Correia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.01.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vendittelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2017.04.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carayol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Ray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beranger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2016.11.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2016.12.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-498HDT37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01632596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012290" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-016-1008-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2WC1KZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline da Costa-Correia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Connan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deffieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Covistress Network" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05291716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845652v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614640v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyard-Boileau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510209v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet Auclair" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877248v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Desvignes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877349v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03877323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leb&#232;gue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03434276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02482733v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chalut-Natal Morin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081372v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122687v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04558995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04845686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02482755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duchatelard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dorut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutignat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01564458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riethmuller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beranger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Chantry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283272v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Pommeret-De Villepin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283227v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Salinier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02084911v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAS009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05454421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>