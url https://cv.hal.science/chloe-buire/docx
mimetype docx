--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Buire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Prêt pour la révolution ?’ Sarah Maldoror par Annouchka de Andrade. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annouchka De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraska Tolan-Szkilnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10-11, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations citoyennes et fabrique urbaine à Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (1), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.891.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pronta para a revolução?’ Sarah Maldoror por Annouchka de Andrade. Entrevista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annouchka De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraska Tolan-Szkilnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10-11, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1524g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurgent Nations: Rebel Rule in Angola and South Sudan, Paula Cristina Roque, Londres, Hurst, 2025, 48 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Multilatéralismes : survivre ou renaître ? / Quel Liban après la guerre ?, 2025 (2), pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIBEIRO (José Miguel) (réalisé par), Nayola (Portugal/Belgique/France/Pays-Bas, 2022, 83 min, sortie en salle : mars 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 171-172 (3), pp.289-291. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.171.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting self-censorship, inventing public space through interactive performances in Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (3), pp.188-212. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23323256.2023.2280877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus de citoyenneté, moins de militantisme » : ambivalences de l’activisme politique à Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusotopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXII (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j3x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fradique dir. Ar Condicionado. 2020. 72 minutes. Portuguese, with Portuguese, English or French Subtitles. Luanda, Angola. Geração 80. No price reported.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.E68-E70. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/asr.2022.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling modernisms: Luanda architectonic utopias after the boom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21681392.2022.2074484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs citoyens face à l’urgence sociale en Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies audiovisuelles. Des géographes-réalisateur.rice.s entre création, participation et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géographies audiovisuelles, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager la géographie. Regards croisés sur l’audiovisuel participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esfandyar Torkaman-Rad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géographies audiovisuelles, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Encounters with the State in Post-War Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (12), pp.2210-2226. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2018.1460467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking coffee, rehearsing civility, making subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Staeheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Čelebičić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polgeo.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting the ‘Active’ in Active Citizenship: Youth Activism in Cape Town, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Staeheli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and Polity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2), pp.173 - 190. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13562576.2017.1339374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New City, New Citizens?: A Lefebvrian Exploration of State-Led Housing and Political Identities in Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation: Critical Perspectives on Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (1), pp.13 - 40. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/trn.2017.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hégémonie politique à l’épreuve des musiques urbaines à Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.53-76. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.141.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Utopias of Urbanites – Martyrs of Apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-paradoxales-des-citadins-martyrs-de-lapartheid/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes des citadinités martyres dans les townships du Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies paradoxales des citadins « martyrs » de l'apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/article/les-utopies-paradoxales-des-citadins-martyrs-de-lapartheid/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Justice and the Right to the City: an Interview with Edward Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation An Interview with David Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Justice and the Right to the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice territoriale, épanouissement humain et stratégies géographiques de libération. Un entretien avec David Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desbois Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Securitie Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice spatiale et le droit à la ville : un entretien avec Edward Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desbois Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « désirs d’être » du hip hop à Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The tree that birthed a city” – Collective storytelling, creative filmmaking and re-patrimonialisation in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africa-Europe Group for Interdisciplinary Studies (AEGIS), Jun 2025, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claiming Citizenship Outside Party Politics: Thinking Politically with Angolan Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Urbanisms international conference, Johannesburg, 23-26 october, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wits University, Oct 2024, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork as a collective experimentation: about collaborative filmmaking projects in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études décoloniales - Décolonial : et nos pratiques ? / Decolonial research in practice, Bordeaux, 6-7 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Born Frees face aux promesses de la démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème journée d’études Géo’rizon© - Afrique Australe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Géographie &amp; Aménagement - UFR Sciences et Montagne Université Savoie Mont Blanc, Apr 2024, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de &amp;quot;Critical Race Theory. Une introduction aux grands textes fondateurs&amp;quot; de Hourya Bentouhami et Mathias Mösche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ysé Auque-pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décolonial et universel : perspectives croisées, Pessac, 14 mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - Sciences Po Bordeaux; MSH Bordeaux, Mar 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit du politique dans des projets de co-écriture documentaire en Afrique australe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées d’étude « Ecritures alternatives de la recherche en SHS, Nantes, 6-8 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange-Guépin; UMR AAU (Ambiances, Architectures, Urbanités), Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“More citizenship, less party politics&amp;quot;: the ambivalent dynamics of political activism in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of African Studies (ECAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEGIS, May 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More citizenship, less party politics” : the ambivalent dynamics of political activism in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference of African Studies. African futures, 31 May-3 June 2023, Cologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEGIS (Africa-Europe Group for Interdisciplinary Studies); University of Cologne’s Global South Studies Center, Jun 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histórias do Kakwaku’: Retour sur une expérience de réalisation documentaire collaborative dans la périphérie de Luanda (Angola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Études africaines en France, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer et publier les données de terrain, enjeux et limites : le cas de la revue Sources. Matériaux & terrains en études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Miraucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER DIGIT-HUM 2022 « OUVRIR LES DONNÉES DE LA RECHERCHE SUR LES SOCIÉTÉS CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digit-Hum, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suturing Luanda after the boom. Recomposing associational life in a city on hold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the frontiers the urban: thinking concepts and practices globally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Music, Urban Disorder and Political Memory in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture as Resistance in the Lusophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Story Telling on the Cape Flats. Four proposals to work on and for social cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cohesion in South Africa.Scientifically engaging with a buzzword</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Born Free’ ? Affective citizenship and acting decolonially in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECAS, Jun 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies architecturales et ruines politiques à Luanda, 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Bibliothèque Gulbenkian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias, 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial and Postcolonial Landscapes. Architecture, Cities, Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Association UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware! Situated Knowledge in progress! On subjectivity, affects and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanidades Públicas: Pensando Liberdade na Universidade Africana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Luanda, Angola</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des films ensemble : enjeux et limites de l’outil audiovisuel pour des recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Film dans la Pratique de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming citizen after the Miracle. Political Subjectivities of the youth in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Centre for Cities International Urban Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la Table Ronde “Angola 2017: L’hégémonie du MPLA à l’épreuve des urnes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angola 2017: L’hégémonie du MPLA à l’épreuve des urnes, organisée au CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambivalent Power of Optimism in the Rainbow Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’AAG (Association des géographes américains)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias after the boom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Is High modernism Returning? Political Ideology and Practice”, organisé par Royal Holloway, department of Politics and International Relations et Oxford Central Africa Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Citizen in Post-Apartheid South Africa: Challenging Stereotypes, Embracing Ordinariness, panel “Being and Making ‘Good Citizens’: Concepts and Practices of Citizenship in Africa Past and Present”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e ECAS European Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">coord. du panel “Urban Encounters: Politicizing the Everyday in African Cities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruy Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Activisms in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Lefebvriennes sur Kilamba City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme de recherche Droit à la Ville en Afrique et en Amérique, Université Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Plans for Modern People?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Is High Modernism Returning?, Oxford, University of Oxford, 2-3 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As novas periferias urbanas em África: o caso de Luanda (Angola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la coopération entre Sciences Po Bordeaux et l’Université du Cap Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Praia, Cap Vert, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventar o espaço público em Luanda: discursos e práticas depois da guerra, Panel 1: “Reinventar a ordem e a desordem: estratégias, práticas, representações”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Mastériales/Journées d’études luso-françaises en sciences sociales, org. FIFPO (Filière internationale franco-portugaise Bordeaux-Coimbra)/PAUILF (Plan d’action universitaire intégrée luso-française), Faculté d’économie, Université de Coimbra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts-de-faire du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"À travers l'espace de la méthode : les dimensions du terrain en géographie", Arras, 18-20 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadins-Citoyens au Cap. Espace et justice après l'apartheid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2019, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.4461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambivalent narratives of the political self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerusha Connor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Youth Activism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.154-168, 2024, 978 1 80392 321 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04478929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'échelles : les stratégies d'acteurs dans la quête d'une ville plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Gervais-Lambony; C. Benit-Gbaffou; A. Musset; J.-L. Piermay; S. Planel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice spatiale et la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, pp.57-71, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01505532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] France Culture - Série « Afrique australe : des économies à risques » . Épisode 2/3 : En Angola, le pétrole est roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ubuntu en Afrique du Sud, un mot fierté devenu surrané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beat of Dissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'Angola : le territoire comme prisme politique déterminant pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du terrain au prisme d’une approche audiovisuelle collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Sources : coulisses d’un projet d’études africaines numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Miraucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with social cohesion as an ethnographer: opportunities and pitfalls of a participatory audiovisual method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Buire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pronta para a revolução?’ Sarah Maldoror por Annouchka de Andrade. Entrevista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annouchka De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraska Tolan-Szkilnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10-11, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1524g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurgent Nations: Rebel Rule in Angola and South Sudan, Paula Cristina Roque, Londres, Hurst, 2025, 48 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Multilatéralismes : survivre ou renaître ? / Quel Liban après la guerre ?, 2025 (2), pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Prêt pour la révolution ?’ Sarah Maldoror par Annouchka de Andrade. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annouchka De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraska Tolan-Szkilnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10-11, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations citoyennes et fabrique urbaine à Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (1), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.891.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIBEIRO (José Miguel) (réalisé par), Nayola (Portugal/Belgique/France/Pays-Bas, 2022, 83 min, sortie en salle : mars 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 171-172 (3), pp.289-291. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.171.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus de citoyenneté, moins de militantisme » : ambivalences de l’activisme politique à Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusotopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXII (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j3x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting self-censorship, inventing public space through interactive performances in Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (3), pp.188-212. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23323256.2023.2280877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fradique dir. Ar Condicionado. 2020. 72 minutes. Portuguese, with Portuguese, English or French Subtitles. Luanda, Angola. Geração 80. No price reported.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.E68-E70. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/asr.2022.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling modernisms: Luanda architectonic utopias after the boom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21681392.2022.2074484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs citoyens face à l’urgence sociale en Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies audiovisuelles. Des géographes-réalisateur.rice.s entre création, participation et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géographies audiovisuelles, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager la géographie. Regards croisés sur l’audiovisuel participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esfandyar Torkaman-Rad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géographies audiovisuelles, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Encounters with the State in Post-War Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (12), pp.2210-2226. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2018.1460467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking coffee, rehearsing civility, making subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Staeheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Čelebičić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polgeo.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting the ‘Active’ in Active Citizenship: Youth Activism in Cape Town, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Staeheli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and Polity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2), pp.173 - 190. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13562576.2017.1339374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New City, New Citizens?: A Lefebvrian Exploration of State-Led Housing and Political Identities in Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation: Critical Perspectives on Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (1), pp.13 - 40. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/trn.2017.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hégémonie politique à l’épreuve des musiques urbaines à Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.53-76. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.141.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes des citadinités martyres dans les townships du Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Utopias of Urbanites – Martyrs of Apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-paradoxales-des-citadins-martyrs-de-lapartheid/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies paradoxales des citadins « martyrs » de l'apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/article/les-utopies-paradoxales-des-citadins-martyrs-de-lapartheid/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation An Interview with David Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Justice and the Right to the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice territoriale, épanouissement humain et stratégies géographiques de libération. Un entretien avec David Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desbois Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Securitie Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice spatiale et le droit à la ville : un entretien avec Edward Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desbois Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Justice and the Right to the City: an Interview with Edward Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « désirs d’être » du hip hop à Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The tree that birthed a city” – Collective storytelling, creative filmmaking and re-patrimonialisation in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africa-Europe Group for Interdisciplinary Studies (AEGIS), Jun 2025, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork as a collective experimentation: about collaborative filmmaking projects in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études décoloniales - Décolonial : et nos pratiques ? / Decolonial research in practice, Bordeaux, 6-7 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Born Frees face aux promesses de la démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème journée d’études Géo’rizon© - Afrique Australe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Géographie &amp; Aménagement - UFR Sciences et Montagne Université Savoie Mont Blanc, Apr 2024, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claiming Citizenship Outside Party Politics: Thinking Politically with Angolan Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Urbanisms international conference, Johannesburg, 23-26 october, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wits University, Oct 2024, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de &amp;quot;Critical Race Theory. Une introduction aux grands textes fondateurs&amp;quot; de Hourya Bentouhami et Mathias Mösche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ysé Auque-pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décolonial et universel : perspectives croisées, Pessac, 14 mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - Sciences Po Bordeaux; MSH Bordeaux, Mar 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit du politique dans des projets de co-écriture documentaire en Afrique australe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées d’étude « Ecritures alternatives de la recherche en SHS, Nantes, 6-8 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange-Guépin; UMR AAU (Ambiances, Architectures, Urbanités), Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“More citizenship, less party politics&amp;quot;: the ambivalent dynamics of political activism in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of African Studies (ECAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEGIS, May 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More citizenship, less party politics” : the ambivalent dynamics of political activism in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference of African Studies. African futures, 31 May-3 June 2023, Cologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEGIS (Africa-Europe Group for Interdisciplinary Studies); University of Cologne’s Global South Studies Center, Jun 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histórias do Kakwaku’: Retour sur une expérience de réalisation documentaire collaborative dans la périphérie de Luanda (Angola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Études africaines en France, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer et publier les données de terrain, enjeux et limites : le cas de la revue Sources. Matériaux & terrains en études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Miraucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER DIGIT-HUM 2022 « OUVRIR LES DONNÉES DE LA RECHERCHE SUR LES SOCIÉTÉS CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digit-Hum, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Story Telling on the Cape Flats. Four proposals to work on and for social cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cohesion in South Africa.Scientifically engaging with a buzzword</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suturing Luanda after the boom. Recomposing associational life in a city on hold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the frontiers the urban: thinking concepts and practices globally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Music, Urban Disorder and Political Memory in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture as Resistance in the Lusophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Born Free’ ? Affective citizenship and acting decolonially in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECAS, Jun 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies architecturales et ruines politiques à Luanda, 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Bibliothèque Gulbenkian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias, 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial and Postcolonial Landscapes. Architecture, Cities, Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Association UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware! Situated Knowledge in progress! On subjectivity, affects and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanidades Públicas: Pensando Liberdade na Universidade Africana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Luanda, Angola</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des films ensemble : enjeux et limites de l’outil audiovisuel pour des recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Film dans la Pratique de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming citizen after the Miracle. Political Subjectivities of the youth in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Centre for Cities International Urban Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambivalent Power of Optimism in the Rainbow Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’AAG (Association des géographes américains)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias after the boom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Is High modernism Returning? Political Ideology and Practice”, organisé par Royal Holloway, department of Politics and International Relations et Oxford Central Africa Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la Table Ronde “Angola 2017: L’hégémonie du MPLA à l’épreuve des urnes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angola 2017: L’hégémonie du MPLA à l’épreuve des urnes, organisée au CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Citizen in Post-Apartheid South Africa: Challenging Stereotypes, Embracing Ordinariness, panel “Being and Making ‘Good Citizens’: Concepts and Practices of Citizenship in Africa Past and Present”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e ECAS European Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">coord. du panel “Urban Encounters: Politicizing the Everyday in African Cities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruy Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Activisms in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Lefebvriennes sur Kilamba City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme de recherche Droit à la Ville en Afrique et en Amérique, Université Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Plans for Modern People?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Is High Modernism Returning?, Oxford, University of Oxford, 2-3 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventar o espaço público em Luanda: discursos e práticas depois da guerra, Panel 1: “Reinventar a ordem e a desordem: estratégias, práticas, representações”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Mastériales/Journées d’études luso-françaises en sciences sociales, org. FIFPO (Filière internationale franco-portugaise Bordeaux-Coimbra)/PAUILF (Plan d’action universitaire intégrée luso-française), Faculté d’économie, Université de Coimbra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As novas periferias urbanas em África: o caso de Luanda (Angola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la coopération entre Sciences Po Bordeaux et l’Université du Cap Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Praia, Cap Vert, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts-de-faire du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"À travers l'espace de la méthode : les dimensions du terrain en géographie", Arras, 18-20 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadins-Citoyens au Cap. Espace et justice après l'apartheid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2019, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.4461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambivalent narratives of the political self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerusha Connor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Youth Activism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.154-168, 2024, 978 1 80392 321 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04478929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'échelles : les stratégies d'acteurs dans la quête d'une ville plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Gervais-Lambony; C. Benit-Gbaffou; A. Musset; J.-L. Piermay; S. Planel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice spatiale et la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, pp.57-71, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01505532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] France Culture - Série « Afrique australe : des économies à risques » . Épisode 2/3 : En Angola, le pétrole est roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ubuntu en Afrique du Sud, un mot fierté devenu surrané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beat of Dissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'Angola : le territoire comme prisme politique déterminant pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du terrain au prisme d’une approche audiovisuelle collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Sources : coulisses d’un projet d’études africaines numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Miraucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with social cohesion as an ethnographer: opportunities and pitfalls of a participatory audiovisual method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouchka De Andrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraska Tolan-Szkilnik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1524a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0119" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1524g" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.171.0289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23323256.2023.2280877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2022.2074484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esfandyar Torkaman-Rad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1460467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jeffrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Staeheli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja &#268;elebi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2017.09.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13562576.2017.1339374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/trn.2017.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.141.0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W. Soja" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desbois Henri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeti&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lombard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Auque-pallez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Miraucourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Blanes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Schubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421957v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.4461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Maoula El Iraki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357910v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouchka De Andrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraska Tolan-Szkilnik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1524g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1524a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.171.0289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23323256.2023.2280877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2022.2074484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esfandyar Torkaman-Rad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1460467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jeffrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Staeheli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja &#268;elebi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2017.09.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13562576.2017.1339374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/trn.2017.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.141.0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W. Soja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desbois Henri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeti&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lombard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Auque-pallez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Miraucourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Blanes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Schubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421957v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.4461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Maoula El Iraki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357910v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>