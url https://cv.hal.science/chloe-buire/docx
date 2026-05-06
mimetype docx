--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Buire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pronta para a revolução?’ Sarah Maldoror por Annouchka de Andrade. Entrevista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annouchka De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraska Tolan-Szkilnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10-11, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1524g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurgent Nations: Rebel Rule in Angola and South Sudan, Paula Cristina Roque, Londres, Hurst, 2025, 48 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Multilatéralismes : survivre ou renaître ? / Quel Liban après la guerre ?, 2025 (2), pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Prêt pour la révolution ?’ Sarah Maldoror par Annouchka de Andrade. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annouchka De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraska Tolan-Szkilnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10-11, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations citoyennes et fabrique urbaine à Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (1), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.891.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIBEIRO (José Miguel) (réalisé par), Nayola (Portugal/Belgique/France/Pays-Bas, 2022, 83 min, sortie en salle : mars 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 171-172 (3), pp.289-291. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.171.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus de citoyenneté, moins de militantisme » : ambivalences de l’activisme politique à Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusotopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXII (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j3x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting self-censorship, inventing public space through interactive performances in Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (3), pp.188-212. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23323256.2023.2280877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fradique dir. Ar Condicionado. 2020. 72 minutes. Portuguese, with Portuguese, English or French Subtitles. Luanda, Angola. Geração 80. No price reported.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.E68-E70. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/asr.2022.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling modernisms: Luanda architectonic utopias after the boom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21681392.2022.2074484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs citoyens face à l’urgence sociale en Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies audiovisuelles. Des géographes-réalisateur.rice.s entre création, participation et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géographies audiovisuelles, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager la géographie. Regards croisés sur l’audiovisuel participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esfandyar Torkaman-Rad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géographies audiovisuelles, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Encounters with the State in Post-War Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (12), pp.2210-2226. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2018.1460467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking coffee, rehearsing civility, making subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Staeheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Čelebičić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polgeo.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting the ‘Active’ in Active Citizenship: Youth Activism in Cape Town, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Staeheli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and Polity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2), pp.173 - 190. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13562576.2017.1339374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New City, New Citizens?: A Lefebvrian Exploration of State-Led Housing and Political Identities in Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation: Critical Perspectives on Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (1), pp.13 - 40. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/trn.2017.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hégémonie politique à l’épreuve des musiques urbaines à Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.53-76. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.141.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes des citadinités martyres dans les townships du Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Utopias of Urbanites – Martyrs of Apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-paradoxales-des-citadins-martyrs-de-lapartheid/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies paradoxales des citadins « martyrs » de l'apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/article/les-utopies-paradoxales-des-citadins-martyrs-de-lapartheid/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation An Interview with David Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Justice and the Right to the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice territoriale, épanouissement humain et stratégies géographiques de libération. Un entretien avec David Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desbois Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Securitie Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice spatiale et le droit à la ville : un entretien avec Edward Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desbois Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Justice and the Right to the City: an Interview with Edward Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « désirs d’être » du hip hop à Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The tree that birthed a city” – Collective storytelling, creative filmmaking and re-patrimonialisation in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africa-Europe Group for Interdisciplinary Studies (AEGIS), Jun 2025, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork as a collective experimentation: about collaborative filmmaking projects in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études décoloniales - Décolonial : et nos pratiques ? / Decolonial research in practice, Bordeaux, 6-7 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Born Frees face aux promesses de la démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème journée d’études Géo’rizon© - Afrique Australe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Géographie &amp; Aménagement - UFR Sciences et Montagne Université Savoie Mont Blanc, Apr 2024, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claiming Citizenship Outside Party Politics: Thinking Politically with Angolan Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Urbanisms international conference, Johannesburg, 23-26 october, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wits University, Oct 2024, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de &amp;quot;Critical Race Theory. Une introduction aux grands textes fondateurs&amp;quot; de Hourya Bentouhami et Mathias Mösche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ysé Auque-pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décolonial et universel : perspectives croisées, Pessac, 14 mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - Sciences Po Bordeaux; MSH Bordeaux, Mar 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit du politique dans des projets de co-écriture documentaire en Afrique australe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées d’étude « Ecritures alternatives de la recherche en SHS, Nantes, 6-8 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange-Guépin; UMR AAU (Ambiances, Architectures, Urbanités), Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“More citizenship, less party politics&amp;quot;: the ambivalent dynamics of political activism in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of African Studies (ECAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEGIS, May 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More citizenship, less party politics” : the ambivalent dynamics of political activism in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference of African Studies. African futures, 31 May-3 June 2023, Cologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEGIS (Africa-Europe Group for Interdisciplinary Studies); University of Cologne’s Global South Studies Center, Jun 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histórias do Kakwaku’: Retour sur une expérience de réalisation documentaire collaborative dans la périphérie de Luanda (Angola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Études africaines en France, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer et publier les données de terrain, enjeux et limites : le cas de la revue Sources. Matériaux & terrains en études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Miraucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER DIGIT-HUM 2022 « OUVRIR LES DONNÉES DE LA RECHERCHE SUR LES SOCIÉTÉS CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digit-Hum, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Story Telling on the Cape Flats. Four proposals to work on and for social cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cohesion in South Africa.Scientifically engaging with a buzzword</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suturing Luanda after the boom. Recomposing associational life in a city on hold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the frontiers the urban: thinking concepts and practices globally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Music, Urban Disorder and Political Memory in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture as Resistance in the Lusophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Born Free’ ? Affective citizenship and acting decolonially in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECAS, Jun 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies architecturales et ruines politiques à Luanda, 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Bibliothèque Gulbenkian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias, 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial and Postcolonial Landscapes. Architecture, Cities, Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Association UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware! Situated Knowledge in progress! On subjectivity, affects and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanidades Públicas: Pensando Liberdade na Universidade Africana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Luanda, Angola</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des films ensemble : enjeux et limites de l’outil audiovisuel pour des recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Film dans la Pratique de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming citizen after the Miracle. Political Subjectivities of the youth in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Centre for Cities International Urban Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambivalent Power of Optimism in the Rainbow Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’AAG (Association des géographes américains)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias after the boom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Is High modernism Returning? Political Ideology and Practice”, organisé par Royal Holloway, department of Politics and International Relations et Oxford Central Africa Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la Table Ronde “Angola 2017: L’hégémonie du MPLA à l’épreuve des urnes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angola 2017: L’hégémonie du MPLA à l’épreuve des urnes, organisée au CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Citizen in Post-Apartheid South Africa: Challenging Stereotypes, Embracing Ordinariness, panel “Being and Making ‘Good Citizens’: Concepts and Practices of Citizenship in Africa Past and Present”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e ECAS European Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">coord. du panel “Urban Encounters: Politicizing the Everyday in African Cities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruy Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Activisms in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Lefebvriennes sur Kilamba City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme de recherche Droit à la Ville en Afrique et en Amérique, Université Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Plans for Modern People?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Is High Modernism Returning?, Oxford, University of Oxford, 2-3 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventar o espaço público em Luanda: discursos e práticas depois da guerra, Panel 1: “Reinventar a ordem e a desordem: estratégias, práticas, representações”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Mastériales/Journées d’études luso-françaises en sciences sociales, org. FIFPO (Filière internationale franco-portugaise Bordeaux-Coimbra)/PAUILF (Plan d’action universitaire intégrée luso-française), Faculté d’économie, Université de Coimbra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As novas periferias urbanas em África: o caso de Luanda (Angola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la coopération entre Sciences Po Bordeaux et l’Université du Cap Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Praia, Cap Vert, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts-de-faire du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"À travers l'espace de la méthode : les dimensions du terrain en géographie", Arras, 18-20 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadins-Citoyens au Cap. Espace et justice après l'apartheid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2019, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.4461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambivalent narratives of the political self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerusha Connor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Youth Activism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.154-168, 2024, 978 1 80392 321 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04478929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'échelles : les stratégies d'acteurs dans la quête d'une ville plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Gervais-Lambony; C. Benit-Gbaffou; A. Musset; J.-L. Piermay; S. Planel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice spatiale et la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, pp.57-71, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01505532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] France Culture - Série « Afrique australe : des économies à risques » . Épisode 2/3 : En Angola, le pétrole est roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ubuntu en Afrique du Sud, un mot fierté devenu surrané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beat of Dissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'Angola : le territoire comme prisme politique déterminant pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du terrain au prisme d’une approche audiovisuelle collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Sources : coulisses d’un projet d’études africaines numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Miraucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with social cohesion as an ethnographer: opportunities and pitfalls of a participatory audiovisual method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Buire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pronta para a revolução?’ Sarah Maldoror por Annouchka de Andrade. Entrevista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annouchka De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraska Tolan-Szkilnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10-11, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1524g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurgent Nations: Rebel Rule in Angola and South Sudan, Paula Cristina Roque, Londres, Hurst, 2025, 48 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Multilatéralismes : survivre ou renaître ? / Quel Liban après la guerre ?, 2025 (2), pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Prêt pour la révolution ?’ Sarah Maldoror par Annouchka de Andrade. Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annouchka De Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraska Tolan-Szkilnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10-11, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations citoyennes et fabrique urbaine à Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89 (1), pp.119-136. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.891.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIBEIRO (José Miguel) (réalisé par), Nayola (Portugal/Belgique/France/Pays-Bas, 2022, 83 min, sortie en salle : mars 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 171-172 (3), pp.289-291. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.171.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Plus de citoyenneté, moins de militantisme » : ambivalences de l’activisme politique à Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusotopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXII (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j3x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting self-censorship, inventing public space through interactive performances in Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (3), pp.188-212. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23323256.2023.2280877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fradique dir. Ar Condicionado. 2020. 72 minutes. Portuguese, with Portuguese, English or French Subtitles. Luanda, Angola. Geração 80. No price reported.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.E68-E70. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/asr.2022.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling modernisms: Luanda architectonic utopias after the boom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21681392.2022.2074484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire des savoirs citoyens face à l’urgence sociale en Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies audiovisuelles. Des géographes-réalisateur.rice.s entre création, participation et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géographies audiovisuelles, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager la géographie. Regards croisés sur l’audiovisuel participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esfandyar Torkaman-Rad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Géographies audiovisuelles, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Encounters with the State in Post-War Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (12), pp.2210-2226. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220388.2018.1460467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking coffee, rehearsing civility, making subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Staeheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Čelebičić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polgeo.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contesting the ‘Active’ in Active Citizenship: Youth Activism in Cape Town, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Staeheli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and Polity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (2), pp.173 - 190. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13562576.2017.1339374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New City, New Citizens?: A Lefebvrian Exploration of State-Led Housing and Political Identities in Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation: Critical Perspectives on Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (1), pp.13 - 40. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/trn.2017.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hégémonie politique à l’épreuve des musiques urbaines à Luanda, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.53-76. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.141.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes des citadinités martyres dans les townships du Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Utopias of Urbanites – Martyrs of Apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/article/les-utopies-paradoxales-des-citadins-martyrs-de-lapartheid/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies paradoxales des citadins « martyrs » de l'apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/article/les-utopies-paradoxales-des-citadins-martyrs-de-lapartheid/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation An Interview with David Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Justice and the Right to the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice territoriale, épanouissement humain et stratégies géographiques de libération. Un entretien avec David Harvey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desbois Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Territorial Justice, Human Flourishing and Geographical Strategies of Liberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Securitie Practices in Cities, 4, http://www.jssj.org/article/justice-territoriale-epanouissement-humain-et-strategies-geographiques-de-liberation-un-entretien-avec-david-harvey/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01108472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice spatiale et le droit à la ville : un entretien avec Edward Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desbois Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Justice and the Right to the City: an Interview with Edward Soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Soja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gervais-Lambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/la-justice-spatiale-et-le-droit-a-la-ville-un-entretien-avec-edward-soja/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « désirs d’être » du hip hop à Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The tree that birthed a city” – Collective storytelling, creative filmmaking and re-patrimonialisation in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Africa-Europe Group for Interdisciplinary Studies (AEGIS), Jun 2025, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Born Frees face aux promesses de la démocratisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème journée d’études Géo’rizon© - Afrique Australe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Géographie &amp; Aménagement - UFR Sciences et Montagne Université Savoie Mont Blanc, Apr 2024, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork as a collective experimentation: about collaborative filmmaking projects in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études décoloniales - Décolonial : et nos pratiques ? / Decolonial research in practice, Bordeaux, 6-7 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claiming Citizenship Outside Party Politics: Thinking Politically with Angolan Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Urbanisms international conference, Johannesburg, 23-26 october, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wits University, Oct 2024, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de &amp;quot;Critical Race Theory. Une introduction aux grands textes fondateurs&amp;quot; de Hourya Bentouhami et Mathias Mösche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ysé Auque-pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décolonial et universel : perspectives croisées, Pessac, 14 mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Afriques dans le Monde - Sciences Po Bordeaux; MSH Bordeaux, Mar 2024, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit du politique dans des projets de co-écriture documentaire en Afrique australe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées d’étude « Ecritures alternatives de la recherche en SHS, Nantes, 6-8 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange-Guépin; UMR AAU (Ambiances, Architectures, Urbanités), Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“More citizenship, less party politics&amp;quot;: the ambivalent dynamics of political activism in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of African Studies (ECAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEGIS, May 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More citizenship, less party politics” : the ambivalent dynamics of political activism in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference of African Studies. African futures, 31 May-3 June 2023, Cologne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEGIS (Africa-Europe Group for Interdisciplinary Studies); University of Cologne’s Global South Studies Center, Jun 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer et publier les données de terrain, enjeux et limites : le cas de la revue Sources. Matériaux & terrains en études africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Miraucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER DIGIT-HUM 2022 « OUVRIR LES DONNÉES DE LA RECHERCHE SUR LES SOCIÉTÉS CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digit-Hum, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histórias do Kakwaku’: Retour sur une expérience de réalisation documentaire collaborative dans la périphérie de Luanda (Angola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Études africaines en France, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Story Telling on the Cape Flats. Four proposals to work on and for social cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cohesion in South Africa.Scientifically engaging with a buzzword</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suturing Luanda after the boom. Recomposing associational life in a city on hold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the frontiers the urban: thinking concepts and practices globally</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Music, Urban Disorder and Political Memory in Luanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture as Resistance in the Lusophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Born Free’ ? Affective citizenship and acting decolonially in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECAS, Jun 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies architecturales et ruines politiques à Luanda, 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Bibliothèque Gulbenkian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias, 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial and Postcolonial Landscapes. Architecture, Cities, Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias 1948-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Association UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware! Situated Knowledge in progress! On subjectivity, affects and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanidades Públicas: Pensando Liberdade na Universidade Africana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Luanda, Angola</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des films ensemble : enjeux et limites de l’outil audiovisuel pour des recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Film dans la Pratique de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming citizen after the Miracle. Political Subjectivities of the youth in Angola and South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Centre for Cities International Urban Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambivalent Power of Optimism in the Rainbow Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’AAG (Association des géographes américains)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumbling Modernisms. Luanda architectonic utopias after the boom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Is High modernism Returning? Political Ideology and Practice”, organisé par Royal Holloway, department of Politics and International Relations et Oxford Central Africa Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la Table Ronde “Angola 2017: L’hégémonie du MPLA à l’épreuve des urnes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angola 2017: L’hégémonie du MPLA à l’épreuve des urnes, organisée au CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Citizen in Post-Apartheid South Africa: Challenging Stereotypes, Embracing Ordinariness, panel “Being and Making ‘Good Citizens’: Concepts and Practices of Citizenship in Africa Past and Present”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e ECAS European Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">coord. du panel “Urban Encounters: Politicizing the Everyday in African Cities”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruy Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Schubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Activisms in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Lefebvriennes sur Kilamba City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme de recherche Droit à la Ville en Afrique et en Amérique, Université Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernist Plans for Modern People?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Is High Modernism Returning?, Oxford, University of Oxford, 2-3 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventar o espaço público em Luanda: discursos e práticas depois da guerra, Panel 1: “Reinventar a ordem e a desordem: estratégias, práticas, representações”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Mastériales/Journées d’études luso-françaises en sciences sociales, org. FIFPO (Filière internationale franco-portugaise Bordeaux-Coimbra)/PAUILF (Plan d’action universitaire intégrée luso-française), Faculté d’économie, Université de Coimbra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As novas periferias urbanas em África: o caso de Luanda (Angola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la coopération entre Sciences Po Bordeaux et l’Université du Cap Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Praia, Cap Vert, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts-de-faire du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"À travers l'espace de la méthode : les dimensions du terrain en géographie", Arras, 18-20 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadins-Citoyens au Cap. Espace et justice après l'apartheid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2019, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.4461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambivalent narratives of the political self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerusha Connor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Youth Activism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.154-168, 2024, 978 1 80392 321 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04478929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'échelles : les stratégies d'acteurs dans la quête d'une ville plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Gervais-Lambony; C. Benit-Gbaffou; A. Musset; J.-L. Piermay; S. Planel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice spatiale et la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, pp.57-71, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01505532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Podcast] France Culture - Série « Afrique australe : des économies à risques » . Épisode 2/3 : En Angola, le pétrole est roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ubuntu en Afrique du Sud, un mot fierté devenu surrané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beat of Dissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'Angola : le territoire comme prisme politique déterminant pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du terrain au prisme d’une approche audiovisuelle collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Sources : coulisses d’un projet d’études africaines numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Miraucourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with social cohesion as an ethnographer: opportunities and pitfalls of a participatory audiovisual method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Buire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouchka De Andrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraska Tolan-Szkilnik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1524g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1524a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.171.0289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23323256.2023.2280877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2022.2074484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esfandyar Torkaman-Rad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1460467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jeffrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Staeheli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja &#268;elebi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2017.09.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13562576.2017.1339374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/trn.2017.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.141.0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W. Soja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desbois Henri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeti&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lombard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Auque-pallez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Miraucourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Blanes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Schubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421957v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.4461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Maoula El Iraki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357910v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annouchka De Andrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraska Tolan-Szkilnik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1524g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1524a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.171.0289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23323256.2023.2280877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/asr.2022.53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2022.2074484" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esfandyar Torkaman-Rad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1460467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jeffrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Staeheli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja &#268;elebi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2017.09.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13562576.2017.1339374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/trn.2017.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.141.0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W. Soja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desbois Henri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simeti&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lombard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Auque-pallez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Miraucourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156046v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruy Blanes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Schubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421957v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.4461" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Maoula El Iraki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357910v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>