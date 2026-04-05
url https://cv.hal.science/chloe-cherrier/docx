--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Cherrier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Psychology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chloe-cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8584-789X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ResearchGate : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Chloe-Cherrier-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Linkedin : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/chloe-cherrier-504b28139/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences contractuelle (MCF-LRU) en psychologie clinique de la santé (2025 à aujourd'hui).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales expériences professionnelles antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Attachée Temporaire d'Enseignement et de Recherche (ATER) en psychologie à l'université de Clermont-Auvergne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 (18 mois) Ingénieure d'études à Qualipsy (‘Qualité de vie et santé psychologique') UR 1901 à l'Université de Tours (UT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Chargée de cours (vacataire) (UT et Université d'Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Animatrice de prévention à ADRES, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Chargée de missions à la Fédération Régionale des Acteurs en Promotion de la Santé, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un programme de recherche financé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure d'études sur le projet SE&SR (2021-2023) : Expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans. Porteur de projet : R. Courtois (UT). IReSP, 97 000 €. Partneraises : FRAPS-IREPS Centre-Val de Loire ; EES EA 7505 (UT) ; LLPL UR 4638 (UA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en psychologie (UT) - 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master en santé publique (UT) - 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur Violences faites aux femmes : âge, genre et sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin-Brureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et société Des stéréotypes de genre à l’objectification, et aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPPL, Université de Nantes, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des violences entre partenaires intimes chez des adultes émergents : analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir Ensemble & Se Respecter : Promouvoir des relations amoureuses harmonieuses entre jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un outil de prévention des violences dans les relations amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de sexologie et de santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2020inpact041.pdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférabilité du programme As de cœur en France : Retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences amoureuses à l’adolescence : rôle des stéréotypes de genre et des compétences psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureaud Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Classes Analysis Approach of Intimate Partner Violence Victimization and Perpetration in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241299439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental Attachment, Self-Esteem, Social Problem-Solving, Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157 (7), pp.451-471. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2023.2242561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l’expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; Fédération Régionale des Acteurs en Promotion de la Santé (FRAPS) Centre Val de Loire; Université d'Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: Mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pracana &amp; M. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology applications &amp; developments VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241-254, Science Press, 2020, 978-989-54815-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Cherrier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Psychology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chloe-cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8584-789X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ResearchGate : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Chloe-Cherrier-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Linkedin : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/chloe-cherrier-504b28139/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences contractuelle (MCF-LRU) en psychologie clinique de la santé (2025 à aujourd'hui).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales expériences professionnelles antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Attachée Temporaire d'Enseignement et de Recherche (ATER) en psychologie à l'université de Clermont-Auvergne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 (18 mois) Ingénieure d'études à Qualipsy (‘Qualité de vie et santé psychologique') UR 1901 à l'Université de Tours (UT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Chargée de cours (vacataire) (UT et Université d'Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Animatrice de prévention à ADRES, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Chargée de missions à la Fédération Régionale des Acteurs en Promotion de la Santé, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un programme de recherche financé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure d'études sur le projet SE&SR (2021-2023) : Expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans. Porteur de projet : R. Courtois (UT). IReSP, 97 000 €. Partneraises : FRAPS-IREPS Centre-Val de Loire ; EES EA 7505 (UT) ; LLPL UR 4638 (UA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en psychologie (UT) - 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master en santé publique (UT) - 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur Violences faites aux femmes : âge, genre et sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin-Brureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et société Des stéréotypes de genre à l’objectification, et aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPPL, Université de Nantes, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des violences entre partenaires intimes chez des adultes émergents : analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir Ensemble & Se Respecter : Promouvoir des relations amoureuses harmonieuses entre jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un outil de prévention des violences dans les relations amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de sexologie et de santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2020inpact041.pdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Classes Analysis Approach of Intimate Partner Violence Victimization and Perpetration in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241299439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental Attachment, Self-Esteem, Social Problem-Solving, Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157 (7), pp.451-471. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2023.2242561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférabilité du programme As de cœur en France : Retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences amoureuses à l’adolescence : rôle des stéréotypes de genre et des compétences psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureaud Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l’expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; Fédération Régionale des Acteurs en Promotion de la Santé (FRAPS) Centre Val de Loire; Université d'Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: Mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pracana &amp; M. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology applications &amp; developments VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241-254, Science Press, 2020, 978-989-54815-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7363A568"/>
+    <w:nsid w:val="30FB8E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-cherrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8584-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Chloe-Cherrier-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/chloe-cherrier-504b28139/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact041.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureaud Manon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241299439" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2023.2242561" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-cherrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8584-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Chloe-Cherrier-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/chloe-cherrier-504b28139/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact041.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241299439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2023.2242561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureaud Manon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>