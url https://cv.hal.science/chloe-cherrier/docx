--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Cherrier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Psychology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chloe-cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8584-789X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ResearchGate : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Chloe-Cherrier-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Linkedin : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/chloe-cherrier-504b28139/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences contractuelle (MCF-LRU) en psychologie clinique de la santé (2025 à aujourd'hui).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales expériences professionnelles antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Attachée Temporaire d'Enseignement et de Recherche (ATER) en psychologie à l'université de Clermont-Auvergne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 (18 mois) Ingénieure d'études à Qualipsy (‘Qualité de vie et santé psychologique') UR 1901 à l'Université de Tours (UT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Chargée de cours (vacataire) (UT et Université d'Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Animatrice de prévention à ADRES, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Chargée de missions à la Fédération Régionale des Acteurs en Promotion de la Santé, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un programme de recherche financé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure d'études sur le projet SE&SR (2021-2023) : Expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans. Porteur de projet : R. Courtois (UT). IReSP, 97 000 €. Partneraises : FRAPS-IREPS Centre-Val de Loire ; EES EA 7505 (UT) ; LLPL UR 4638 (UA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en psychologie (UT) - 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master en santé publique (UT) - 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur Violences faites aux femmes : âge, genre et sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin-Brureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et société Des stéréotypes de genre à l’objectification, et aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPPL, Université de Nantes, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des violences entre partenaires intimes chez des adultes émergents : analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir Ensemble & Se Respecter : Promouvoir des relations amoureuses harmonieuses entre jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un outil de prévention des violences dans les relations amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de sexologie et de santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2020inpact041.pdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Classes Analysis Approach of Intimate Partner Violence Victimization and Perpetration in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241299439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental Attachment, Self-Esteem, Social Problem-Solving, Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157 (7), pp.451-471. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2023.2242561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférabilité du programme As de cœur en France : Retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences amoureuses à l’adolescence : rôle des stéréotypes de genre et des compétences psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureaud Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l’expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; Fédération Régionale des Acteurs en Promotion de la Santé (FRAPS) Centre Val de Loire; Université d'Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: Mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pracana &amp; M. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology applications &amp; developments VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241-254, Science Press, 2020, 978-989-54815-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Cherrier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Psychology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chloe-cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8584-789X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ResearchGate : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Chloe-Cherrier-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Linkedin : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/chloe-cherrier-504b28139/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences contractuelle (MCF-LRU) en psychologie clinique de la santé (2025 à aujourd'hui).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales expériences professionnelles antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Attachée Temporaire d'Enseignement et de Recherche (ATER) en psychologie à l'université de Clermont-Auvergne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 (18 mois) Ingénieure d'études à Qualipsy (‘Qualité de vie et santé psychologique') UR 1901 à l'Université de Tours (UT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Chargée de cours (vacataire) (UT et Université d'Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Animatrice de prévention à ADRES, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Chargée de missions à la Fédération Régionale des Acteurs en Promotion de la Santé, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un programme de recherche financé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure d'études sur le projet SE&SR (2021-2023) : Expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans. Porteur de projet : R. Courtois (UT). IReSP, 97 000 €. Partneraises : FRAPS-IREPS Centre-Val de Loire ; EES EA 7505 (UT) ; LLPL UR 4638 (UA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en psychologie (UT) - 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master en santé publique (UT) - 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Classes Analysis Approach of Intimate Partner Violence Victimization and Perpetration in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241299439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental Attachment, Self-Esteem, Social Problem-Solving, Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157 (7), pp.451-471. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2023.2242561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférabilité du programme As de cœur en France : Retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences amoureuses à l’adolescence : rôle des stéréotypes de genre et des compétences psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureaud Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur Violences faites aux femmes : âge, genre et sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin-Brureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et société Des stéréotypes de genre à l’objectification, et aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPPL, Université de Nantes, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des violences entre partenaires intimes chez des adultes émergents : analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir Ensemble & Se Respecter : Promouvoir des relations amoureuses harmonieuses entre jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un outil de prévention des violences dans les relations amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de sexologie et de santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2020inpact041.pdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l’expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; Fédération Régionale des Acteurs en Promotion de la Santé (FRAPS) Centre Val de Loire; Université d'Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: Mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pracana &amp; M. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology applications &amp; developments VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241-254, Science Press, 2020, 978-989-54815-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30FB8E7A"/>
+    <w:nsid w:val="A381EA7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-cherrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8584-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Chloe-Cherrier-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/chloe-cherrier-504b28139/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact041.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241299439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2023.2242561" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureaud Manon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-cherrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8584-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Chloe-Cherrier-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/chloe-cherrier-504b28139/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241299439" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2023.2242561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureaud Manon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact041.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>