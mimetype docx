--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Cherrier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Psychology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chloe-cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8584-789X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ResearchGate : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Chloe-Cherrier-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Linkedin : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/chloe-cherrier-504b28139/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences contractuelle (MCF-LRU) en psychologie clinique de la santé (2025 à aujourd'hui).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales expériences professionnelles antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Attachée Temporaire d'Enseignement et de Recherche (ATER) en psychologie à l'université de Clermont-Auvergne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 (18 mois) Ingénieure d'études à Qualipsy (‘Qualité de vie et santé psychologique') UR 1901 à l'Université de Tours (UT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Chargée de cours (vacataire) (UT et Université d'Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Animatrice de prévention à ADRES, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Chargée de missions à la Fédération Régionale des Acteurs en Promotion de la Santé, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un programme de recherche financé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure d'études sur le projet SE&SR (2021-2023) : Expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans. Porteur de projet : R. Courtois (UT). IReSP, 97 000 €. Partneraises : FRAPS-IREPS Centre-Val de Loire ; EES EA 7505 (UT) ; LLPL UR 4638 (UA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en psychologie (UT) - 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master en santé publique (UT) - 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Classes Analysis Approach of Intimate Partner Violence Victimization and Perpetration in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241299439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental Attachment, Self-Esteem, Social Problem-Solving, Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157 (7), pp.451-471. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2023.2242561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférabilité du programme As de cœur en France : Retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences amoureuses à l’adolescence : rôle des stéréotypes de genre et des compétences psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureaud Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur Violences faites aux femmes : âge, genre et sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin-Brureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et société Des stéréotypes de genre à l’objectification, et aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPPL, Université de Nantes, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des violences entre partenaires intimes chez des adultes émergents : analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir Ensemble & Se Respecter : Promouvoir des relations amoureuses harmonieuses entre jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un outil de prévention des violences dans les relations amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de sexologie et de santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2020inpact041.pdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l’expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; Fédération Régionale des Acteurs en Promotion de la Santé (FRAPS) Centre Val de Loire; Université d'Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: Mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pracana &amp; M. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology applications &amp; developments VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241-254, Science Press, 2020, 978-989-54815-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Cherrier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Psychology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chloe-cherrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8584-789X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ResearchGate : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Chloe-Cherrier-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Linkedin : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/chloe-cherrier-504b28139/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences contractuelle (MCF-LRU) en psychologie clinique de la santé (2025 à aujourd'hui).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales expériences professionnelles antérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Attachée Temporaire d'Enseignement et de Recherche (ATER) en psychologie à l'université de Clermont-Auvergne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 (18 mois) Ingénieure d'études à Qualipsy (‘Qualité de vie et santé psychologique') UR 1901 à l'Université de Tours (UT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Chargée de cours (vacataire) (UT et Université d'Angers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 Animatrice de prévention à ADRES, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Chargée de missions à la Fédération Régionale des Acteurs en Promotion de la Santé, Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un programme de recherche financé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure d'études sur le projet SE&SR (2021-2023) : Expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans. Porteur de projet : R. Courtois (UT). IReSP, 97 000 €. Partneraises : FRAPS-IREPS Centre-Val de Loire ; EES EA 7505 (UT) ; LLPL UR 4638 (UA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en psychologie (UT) - 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master en santé publique (UT) - 2017.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans les relations amoureuses chez des adolescents scolarisés en France : étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579759261434201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Classes Analysis Approach of Intimate Partner Violence Victimization and Perpetration in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241299439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental Attachment, Self-Esteem, Social Problem-Solving, Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157 (7), pp.451-471. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2023.2242561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transférabilité du programme As de cœur en France : Retours d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences amoureuses à l’adolescence : rôle des stéréotypes de genre et des compétences psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boureaud Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur Violences faites aux femmes : âge, genre et sexisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin-Brureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et société Des stéréotypes de genre à l’objectification, et aux violences sexistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPPL, Université de Nantes, May 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des violences entre partenaires intimes chez des adultes émergents : analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheur·euses en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir Ensemble & Se Respecter : Promouvoir des relations amoureuses harmonieuses entre jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un outil de prévention des violences dans les relations amoureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de sexologie et de santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends (INPACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36315/2020inpact041.pdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de l’expérimentation d’un programme de prévention des violences dans les relations amoureuses « Sortir Ensemble & Se Respecter » auprès d’une population de jeunes de 13-25 ans en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours; Fédération Régionale des Acteurs en Promotion de la Santé (FRAPS) Centre Val de Loire; Université d'Angers. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental attachment and physical intimate partner violence in young adults: Mediational role of dysfunctional attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Pracana &amp; M. Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology applications &amp; developments VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 241-254, Science Press, 2020, 978-989-54815-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A381EA7B"/>
+    <w:nsid w:val="4FB3DD82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-cherrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8584-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Chloe-Cherrier-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/chloe-cherrier-504b28139/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241299439" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2023.2242561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureaud Manon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact041.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-cherrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8584-789X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Chloe-Cherrier-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/chloe-cherrier-504b28139/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759261434201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241299439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2023.2242561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureaud Manon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2020inpact041.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>