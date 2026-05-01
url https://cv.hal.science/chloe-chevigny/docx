--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -940,1642 +940,1666 @@
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Carbohydrate Polymers, 225, pp.115123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Quantitative and Multiscale Structural Study of Starch-Based Biomaterials Immersed in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruzica Ferbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (3), pp.838-848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 194, pp.80-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-memory effect in amorphous potato starch: The influence of local orders and paracrystallinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 146, pp.411 - 419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interphase vs confinement in starch-clay bionanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Coativy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117, pp.746-752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short versus long chain polyelectrolyte multilayers: a direct comparison of self-assembly and structural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Micciulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dodoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Laschewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine von Klitzing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (40), pp.21988-21998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4CP03439B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled grafted brushes of polystyrene on magnetic gamma-Fe2O3 nanoparticles via nitroxide-mediated polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (12), pp.3407--3418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2sm06438c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-Grafted-Nanoparticles Nanocomposites: Dispersion, Grafted Chain Conformation, and Rheological Behavior</w:t>
+                <w:t xml:space="preserve">Tuning the Mechanical Properties in Model Nanocomposites: Influence of the Polymer-Filler Interfacial Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma101332s⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (11), DOI: 10.1002/polb.22246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.22246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460277v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Mechanical Properties in Model Nanocomposites: Influence of the Polymer-Filler Interfacial Interactions</w:t>
+                <w:t xml:space="preserve">Polymer-Grafted-Nanoparticles Nanocomposites: Dispersion, Grafted Chain Conformation, and Rheological Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Di Cola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.22246⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.122--133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma101332s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607667v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled grafting of polystyrene on silica nanoparticles using NMP: a new route without free initiator to tune the grafted chain length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Schweins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (3), pp.567--571. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0PY00271B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet-to-Dry” Conformational Transition of Polymer Layers Grafted to Nanoparticles in Nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Schweins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Di Cola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (11), pp.111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma100858h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SANS from hard soft nanocomposites: understanding reinforcement from accurate description of structure to mechanical properties under small and large deformation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMSE Preprints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 101, pp.913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polystyrene grafting from silica nanoparticles via Nitroxide-Mediated-Polymerization (NMP): synthesis and SANS analysis with contrast variation method,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (19), pp.3741-3753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b906754j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2585,51 +2609,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer biobased packaging films based on nanocelluloses from food industry by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2638,146 +2662,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Martelli-Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EPNOE International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mid Sweden University, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of nanocelluloses from different agroindustrial by-products and their application to develop oxygen barrier biobased multilayer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Obrownick Okamoto Schalch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2809,73 +2833,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII B-MRS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brazilian Materials Research Society, Sep 2025, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical materials based on nanocellulose and poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2917,73 +2941,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Mar 2023, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical materials based on nanocellulose and poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3025,73 +3049,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EPNOE International Polysaccharides Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Polysaccharides Network Of Excellence, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIERARCHICAL MATERIALS BASED ON NANOCELLULOSE AND POLY(LACTIC ACID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3133,73 +3157,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIERARCHICAL MATERIALS BASED ON NANOCELLULOSE AND POLY(LACTIC ACID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3241,414 +3265,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopol 2022, 8th International Conference on Bio-based and Biodegradable Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alicante University, Nov 2022, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of thermoplastic starch structure using Second Harmonic Generation imaging and NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entirely bio-sourced nanocomposites for the elaboration of biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE Junior Scientists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-Memory effects in amorphous Potato starch: influence of local orders and paracrystallinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3658,51 +3682,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-barrier biobased multilayer packaging films with nanocellulose obtained from by-products from the agro-food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3711,146 +3735,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Martelli-Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopol 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Coimbra, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun nanocellulose/poly(vinyl alcohol) (PVA) fibers: evaluation of cellulose nanocrystals orientation on multilayer food packaging properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol López-De-Dicastillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3878,73 +3902,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, PALAISEAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of orange by-products for packaging films production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Umaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3986,595 +4010,595 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International ISEKI-FOOD Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical materials based on nanocelluloses and Polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Guivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Polysaccharide Conference EPNOE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofiller effect on structure-properties relationship of bio-sourced nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local orders and paracristallinity in shape-memory amorphous potato starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Biologie Physique du Grand Ouest (RBPGO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR imaging as a tool to measure the water uptake into extruded starch-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate influence on the structure and properties of polyelectrolytes multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. von Klitzing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDN20 20èmes Journées de la Diffusion Neutronique : Rencontres Rossat-Mignot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Seignosse, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4584,284 +4608,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline structure in starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Japan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 451p., 2015, 978-4-431-55494-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron Reflectometry at Polyelectrolyte Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine von Klitzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilayer Thin Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9783527316489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527646746.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4871,114 +4895,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposites Polymère-Particules greffées : de la synthèse en solution colloidale à l'étude des propriétés macroscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chevigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Paris Sud - Paris XI, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00448878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5046,51 +5070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE91BA90"/>
+    <w:nsid w:val="86F39E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5277,51 +5301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-chevigny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3112-8870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175752354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia O Okamoto&#8208;schalch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela B Dalben" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cristina Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chevigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#237;lio Benedito Garrido Assis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Uma&#241;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Simal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Dalmau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13132138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.03.065" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1P9TW1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dodoo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laschewsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03439B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Robbes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm06438c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101332s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PY00271B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schweins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100858h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gigmes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906754j" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli-Tosi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Obrownick Okamoto Schalch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol L&#243;pez-De-Dicastillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356007v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malveau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. von Klitzing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9784431554943" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf K&#246;hler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405644.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527646746.ch11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448878v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-chevigny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3112-8870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175752354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia O Okamoto&#8208;schalch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela B Dalben" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.70401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cristina Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chevigny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#237;lio Benedito Garrido Assis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50298-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Uma&#241;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Simal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Dalmau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Turchiuli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13132138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.120761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N31C8BG1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F16S6TBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.03.065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Coativy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.10.052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1P9TW1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dodoo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laschewsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03439B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Robbes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm06438c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22246" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101332s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PY00271B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schweins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100858h" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevigny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gigmes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906754j" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235014v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli-Tosi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Obrownick Okamoto Schalch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395571v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol L&#243;pez-De-Dicastillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. von Klitzing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280652v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9784431554943" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf K&#246;hler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405644.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527646746.ch11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448878v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>