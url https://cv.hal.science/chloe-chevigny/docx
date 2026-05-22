--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -5070,51 +5070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86F39E2B"/>
+    <w:nsid w:val="D8816C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>