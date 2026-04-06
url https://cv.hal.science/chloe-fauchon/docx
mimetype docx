--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1122,303 +1122,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04875741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exécution d’une demande d’entraide pour saisie : consécration d’un droit au recours</w:t>
+                <w:t xml:space="preserve">Confiscation des biens des tiers de bonne foi : précisions de la CJUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791038v1</w:t>
+                <w:t xml:space="preserve">hal-03791039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précisions de la Cour de justice de l’Union européenne sur la réitération de l’audition d’un témoin</w:t>
+                <w:t xml:space="preserve">Mandat d’arrêt européen : les précisions de la CJUE sur la condition de double incrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938862v1</w:t>
+                <w:t xml:space="preserve">hal-03938863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure pénale : violation du droit à la traduction par les autorités portugaises</w:t>
+                <w:t xml:space="preserve">Exécution d’une demande d’entraide pour saisie : consécration d’un droit au recours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938869v1</w:t>
+                <w:t xml:space="preserve">hal-03791038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extradition : vérification par la chambre de l’instruction du respect du principe de spécialité</w:t>
+                <w:t xml:space="preserve">Précisions de la Cour de justice de l’Union européenne sur la réitération de l’audition d’un témoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791037v1</w:t>
+                <w:t xml:space="preserve">hal-03938862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précisions de la chambre criminelle sur le propriétaire du bien confisqué</w:t>
               </w:r>
@@ -1467,441 +1467,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrou extraditionnel : constitutionnalité de l’article 173 du code de procédure pénale</w:t>
+                <w:t xml:space="preserve">Extradition : vérification par la chambre de l’instruction du respect du principe de spécialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791036v1</w:t>
+                <w:t xml:space="preserve">hal-03791037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Irlande condamnée pour non-transposition de deux décisions-cadres en matière pénale</w:t>
+                <w:t xml:space="preserve">Procédure pénale : violation du droit à la traduction par les autorités portugaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791050v1</w:t>
+                <w:t xml:space="preserve">hal-03938869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de recours contre un mandat d’arrêt européen : silence du Conseil constitutionnel</w:t>
+                <w:t xml:space="preserve">Mandat d’arrêt européen : la CJUE se montre peu protectrice des droits de la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791051v1</w:t>
+                <w:t xml:space="preserve">hal-03938864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d’arrêt européen : la CJUE se montre peu protectrice des droits de la défense</w:t>
+                <w:t xml:space="preserve">Droit de recours contre un mandat d’arrêt européen : silence du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938864v1</w:t>
+                <w:t xml:space="preserve">hal-03791051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d’arrêt européen : les précisions de la CJUE sur la condition de double incrimination</w:t>
+                <w:t xml:space="preserve">Écrou extraditionnel : constitutionnalité de l’article 173 du code de procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938863v1</w:t>
+                <w:t xml:space="preserve">hal-03791036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiscation des biens des tiers de bonne foi : précisions de la CJUE</w:t>
+                <w:t xml:space="preserve">L’Irlande condamnée pour non-transposition de deux décisions-cadres en matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791039v1</w:t>
+                <w:t xml:space="preserve">hal-03791050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Investigation Order Directive: What About Defence Rights?</w:t>
               </w:r>
@@ -1936,98 +1936,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15388/seucl.2021.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One year on from Qatargate: How can the European Union be better protected against conflicts of interest and corruption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Korkea-Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lelieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de l'Éthique Publique. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an après le Qatargate, comment mieux protéger l'Union européenne contre les conflits d'intérêts et la corruption ? (Livre blanc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Korkea-Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lelieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Observatoire de l'Éthique Publique. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandat d’arrêt européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lelieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2043,321 +2307,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire Dalloz de droit pénal et procédure pénale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141906v1</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">hal-04512058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2610,51 +2610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230250v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fauchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05034436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36151/TLB_9788410710429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eusal.es/eusal/catalog/book/978-84-1311-769-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lelieur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ree.82.2023.1-29" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/seucl.2021.7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Korkea-Aho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230250v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fauchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05034436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36151/TLB_9788410710429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eusal.es/eusal/catalog/book/978-84-1311-769-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lelieur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ree.82.2023.1-29" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/seucl.2021.7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Korkea-Aho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>