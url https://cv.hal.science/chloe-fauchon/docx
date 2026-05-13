--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -401,182 +401,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe ne bis in idem, un droit fondamental pour les personnes morales ?</w:t>
+                <w:t xml:space="preserve">La cooperación en el marco del Reglamento “Digital Services Act”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Araceli Turmo. </w:t>
+              <w:t xml:space="preserve">Mar Jimeno Bulnes, Ángel Tinoco Pastrana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Law and Authority of Judgments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">El Derecho Procesal Civil y Penal desde la perspectiva de la Unión Europea: la consolidación del espacio de libertad, seguridad y justicia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tirant Lo Blanch, pp.633-647, 2024, 9788410710429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36151/TLB_9788410710429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230236v1</w:t>
+                <w:t xml:space="preserve">hal-05230342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cooperación en el marco del Reglamento “Digital Services Act”</w:t>
+                <w:t xml:space="preserve">Le principe ne bis in idem, un droit fondamental pour les personnes morales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mar Jimeno Bulnes, Ángel Tinoco Pastrana. </w:t>
+              <w:t xml:space="preserve">Araceli Turmo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El Derecho Procesal Civil y Penal desde la perspectiva de la Unión Europea: la consolidación del espacio de libertad, seguridad y justicia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Law and Authority of Judgments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.241-260, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36151/TLB_9788410710429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05230342v1</w:t>
+                <w:t xml:space="preserve">hal-05230236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libre circulation et application transnationale de la règle ne bis in idem</w:t>
               </w:r>
@@ -1122,786 +1122,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04875741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiscation des biens des tiers de bonne foi : précisions de la CJUE</w:t>
+                <w:t xml:space="preserve">Précisions de la Cour de justice de l’Union européenne sur la réitération de l’audition d’un témoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791039v1</w:t>
+                <w:t xml:space="preserve">hal-03938862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d’arrêt européen : les précisions de la CJUE sur la condition de double incrimination</w:t>
+                <w:t xml:space="preserve">Exécution d’une demande d’entraide pour saisie : consécration d’un droit au recours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938863v1</w:t>
+                <w:t xml:space="preserve">hal-03791038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exécution d’une demande d’entraide pour saisie : consécration d’un droit au recours</w:t>
+                <w:t xml:space="preserve">Procédure pénale : violation du droit à la traduction par les autorités portugaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791038v1</w:t>
+                <w:t xml:space="preserve">hal-03938869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précisions de la Cour de justice de l’Union européenne sur la réitération de l’audition d’un témoin</w:t>
+                <w:t xml:space="preserve">Précisions de la chambre criminelle sur le propriétaire du bien confisqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938862v1</w:t>
+                <w:t xml:space="preserve">hal-03938870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précisions de la chambre criminelle sur le propriétaire du bien confisqué</w:t>
+                <w:t xml:space="preserve">Extradition : vérification par la chambre de l’instruction du respect du principe de spécialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938870v1</w:t>
+                <w:t xml:space="preserve">hal-03791037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extradition : vérification par la chambre de l’instruction du respect du principe de spécialité</w:t>
+                <w:t xml:space="preserve">Écrou extraditionnel : constitutionnalité de l’article 173 du code de procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791037v1</w:t>
+                <w:t xml:space="preserve">hal-03791036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure pénale : violation du droit à la traduction par les autorités portugaises</w:t>
+                <w:t xml:space="preserve">L’Irlande condamnée pour non-transposition de deux décisions-cadres en matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938869v1</w:t>
+                <w:t xml:space="preserve">hal-03791050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandat d’arrêt européen : la CJUE se montre peu protectrice des droits de la défense</w:t>
+                <w:t xml:space="preserve">Droit de recours contre un mandat d’arrêt européen : silence du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938864v1</w:t>
+                <w:t xml:space="preserve">hal-03791051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de recours contre un mandat d’arrêt européen : silence du Conseil constitutionnel</w:t>
+                <w:t xml:space="preserve">Mandat d’arrêt européen : la CJUE se montre peu protectrice des droits de la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791051v1</w:t>
+                <w:t xml:space="preserve">hal-03938864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrou extraditionnel : constitutionnalité de l’article 173 du code de procédure pénale</w:t>
+                <w:t xml:space="preserve">Mandat d’arrêt européen : les précisions de la CJUE sur la condition de double incrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791036v1</w:t>
+                <w:t xml:space="preserve">hal-03938863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Irlande condamnée pour non-transposition de deux décisions-cadres en matière pénale</w:t>
+                <w:t xml:space="preserve">Confiscation des biens des tiers de bonne foi : précisions de la CJUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fauchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791050v1</w:t>
+                <w:t xml:space="preserve">hal-03791039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Investigation Order Directive: What About Defence Rights?</w:t>
               </w:r>
@@ -1936,428 +1936,428 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15388/seucl.2021.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d’arrêt européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lelieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire Dalloz de droit pénal et procédure pénale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One year on from Qatargate: How can the European Union be better protected against conflicts of interest and corruption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Korkea-Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lelieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire de l'Éthique Publique. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un an après le Qatargate, comment mieux protéger l'Union européenne contre les conflits d'intérêts et la corruption ? (Livre blanc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+                <w:t xml:space="preserve">Emilia Korkea-Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lelieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Observatoire de l'Éthique Publique. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512058v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-05141906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2610,51 +2610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230250v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fauchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05034436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36151/TLB_9788410710429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eusal.es/eusal/catalog/book/978-84-1311-769-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lelieur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ree.82.2023.1-29" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/seucl.2021.7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Korkea-Aho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230250v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fauchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05034436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36151/TLB_9788410710429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141989v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eusal.es/eusal/catalog/book/978-84-1311-769-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lelieur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ree.82.2023.1-29" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/seucl.2021.7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Korkea-Aho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>