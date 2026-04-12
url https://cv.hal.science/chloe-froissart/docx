--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -2014,217 +2014,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système du hukou : pilier de la croissance chinoise et du maintien du PCC au pouvoir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Froissart</w:t>
+                <w:t xml:space="preserve">Les entreprises françaises en Chine. Environnement politique, enjeux socioéconomiques et pratiques managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Domenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Boulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 149, 47 p</w:t>
+              <w:t xml:space="preserve">, 2008, 145-146, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168628v1</w:t>
+                <w:t xml:space="preserve">hal-03393511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises françaises en Chine. Environnement politique, enjeux socioéconomiques et pratiques managériales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Le Boulaire</w:t>
+                <w:t xml:space="preserve">Le système du hukou : pilier de la croissance chinoise et du maintien du PCC au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 145-146, 71 p</w:t>
+              <w:t xml:space="preserve">, 2008, 149, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393511v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J. O'Brien and Lianjiang Li, Rightful resistance in rural China</w:t>
               </w:r>
@@ -2710,173 +2710,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sun Zhigang case</w:t>
+                <w:t xml:space="preserve">Labour NGOs under assault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Verso books. </w:t>
+              <w:t xml:space="preserve">Verso Books. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proletarian China. A century of Chinese labour</w:t>
+              <w:t xml:space="preserve">Ivan Franceschini and Christian Sorace eds, Proletarian China. A century of Chinese labour.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097990v1</w:t>
+                <w:t xml:space="preserve">hal-04097998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labour NGOs under assault</w:t>
+                <w:t xml:space="preserve">The Sun Zhigang case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Verso Books. </w:t>
+              <w:t xml:space="preserve">Verso books. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ivan Franceschini and Christian Sorace eds, Proletarian China. A century of Chinese labour.</w:t>
+              <w:t xml:space="preserve">Proletarian China. A century of Chinese labour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097998v1</w:t>
+                <w:t xml:space="preserve">hal-04097990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing Patterns of Chinese Civil Society: Comparing the Hu-Wen and the Xi Jinping Eras</w:t>
               </w:r>
@@ -2998,169 +2998,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rise of Migrant Workers' Collective Action : Toward a New Social Contract in China</w:t>
+                <w:t xml:space="preserve">Les migrations intérieures en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Movement in China and Hong Kong : The Expansion of Protest Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amsterdam UNiversity Press, pp.155-178, 2009</w:t>
+              <w:t xml:space="preserve">L'Enjeu Mondial. Le phénomène migratoire (Global challenge: the migration phenomenon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Political Science Press, pp.65-72, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00633485v1</w:t>
+                <w:t xml:space="preserve">halshs-00632993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations intérieures en Chine</w:t>
+                <w:t xml:space="preserve">The Rise of Migrant Workers' Collective Action : Toward a New Social Contract in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Guiheux and Khun Eng Kuah-Pearce. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enjeu Mondial. Le phénomène migratoire (Global challenge: the migration phenomenon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Political Science Press, pp.65-72, 2009</w:t>
+              <w:t xml:space="preserve">Social Movement in China and Hong Kong : The Expansion of Protest Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam UNiversity Press, pp.155-178, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00632993v1</w:t>
+                <w:t xml:space="preserve">halshs-00632939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rise of Migrant Workers' Collective Action : Toward a New Social Contract in China</w:t>
               </w:r>
@@ -3189,51 +3189,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Movement in China and Hong Kong : The Expansion of Protest Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam UNiversity Press, pp.155-178, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00632939v1</w:t>
+                <w:t xml:space="preserve">halshs-00633485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3245,165 +3245,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping the CCP to find its own way toward modernity? the case of NGOs providing support to migrant workers in China</w:t>
+                <w:t xml:space="preserve">Pressions démocratiques et intégration d'un groupe vulnérable : l'exemple des ONG au service des travailleurs migrants en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international China in Search of Sustainable Development, Social Harmony and Soft Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Beverly, United States</w:t>
+              <w:t xml:space="preserve">séminaire du groupe de recherche ESOPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00633492v1</w:t>
+                <w:t xml:space="preserve">halshs-00633494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressions démocratiques et intégration d'un groupe vulnérable : l'exemple des ONG au service des travailleurs migrants en Chine</w:t>
+                <w:t xml:space="preserve">Helping the CCP to find its own way toward modernity? the case of NGOs providing support to migrant workers in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du groupe de recherche ESOPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">colloque international China in Search of Sustainable Development, Social Harmony and Soft Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Beverly, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00633494v1</w:t>
+                <w:t xml:space="preserve">halshs-00633492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civic Engagement: a Recreation of the Democratic Ideal? The Example of NGOs Supporting Migrant Workers</w:t>
               </w:r>
@@ -4260,51 +4260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFC94018"/>
+    <w:nsid w:val="0D9E8C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4491,51 +4491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-froissart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6250-523X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116802529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197994824" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04427129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/chinese-communist-party" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/CCP.2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.285.0161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18681026221141448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23812346.2019.1638686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Meng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0920203X17743126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.6738" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17448689.2014.944758" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17448689.2014.941086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Choukroune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.244.0047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Froissart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jablonka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andre Rosental" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.5549" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Domenach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.2723" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04428176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anu.edu.au/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03634584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03187107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boisseau Du Rocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corcuff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fallevoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Xiao Planes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-froissart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6250-523X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116802529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197994824" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04427129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/chinese-communist-party" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/CCP.2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.285.0161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18681026221141448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23812346.2019.1638686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Meng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0920203X17743126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.6738" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17448689.2014.944758" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17448689.2014.941086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Choukroune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.244.0047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Froissart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jablonka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andre Rosental" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.5549" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Domenach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.2723" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04428176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anu.edu.au/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03634584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03187107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boisseau Du Rocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corcuff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fallevoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Xiao Planes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>