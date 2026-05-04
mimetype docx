--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -4260,51 +4260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D9E8C42"/>
+    <w:nsid w:val="08BD0E18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>