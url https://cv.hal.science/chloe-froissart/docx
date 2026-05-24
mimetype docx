--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,4205 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4153 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Froissart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Chloé Froissart</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chloe-froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6250-523X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116802529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197994824</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com.hk/citations?user=687RCWIAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chinese Communist Party: A 100-Year Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANU Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 454 p., 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22459/CCP.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">公众参与和社会治理</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">中国大百科全书出版社, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine et ses migrants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2013, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recréer une société en réseau sur Internet : résistance des coursiers chinois et régulation du capitalisme de plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/4 (285), pp.161 - 178. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.285.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreating a social media-based network society: the resistance of Chinese couriers and the regulation of platform capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, october-december 2023 (285)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long-Term Perspective on the Chinese Communist Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Current Chinese Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (3), pp.353 - 363. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/18681026221141448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du débat sur les sciences sociales dans la Chine de Xi Jinping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From outsiders to insiders: the rise of China ENGOs as new experts in the law-making process and the building of a technocratic representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chinese Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (3), pp.207-232. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23812346.2019.1638686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un compromis entre organisations d’Etat et organisations ouvrières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Meng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating authoritarianism and its limits: Worker-led collective bargaining in Guangdong Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0920203X17743126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Dongfang (in collaboration with Michaël Sztanke), Mon combat pour les ouvriers chinois (My struggle for Chinese workers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.6738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de négociations collectives autonomes en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambiguities between Contention and Political Participation: A Study of Civil Society Development in Authoritarian Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.219 - 222. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17448689.2014.944758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Law as a ‘Harmonious Weapon’: The Ambiguities of Legal Activism in Favour of Migrant Workers in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.255 - 272. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17448689.2014.941086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Kong et le delta de la rivière des Perles : liens économiques et activisme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme du droit et contestation sociale sans État de droit : le laboratoire chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Choukroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 244, pp.47-65. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.244.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thireau and Huan Lianshan, Les ruses de la démocratie. Protester en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations de travail et droits sociaux de l’Europe de 1900 à la Chine d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jablonka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Andre Rosental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles avancées pour les négociations collectives et la réforme des syndicats en Chine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique internationale de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGOs&amp;quot; defending migrant workers' rights.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, The Changing World of Chinese Labour, 2011 (2), pp.18-25. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.5549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radicalisation des actions collectives en Chine et ses conséquences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique internationale de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “ONG” de défense des droits des travailleurs migrants : des organisations proto-syndicales qui contribuent à la stabilité du régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises françaises en Chine. Environnement politique, enjeux socioéconomiques et pratiques managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145-146, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système du hukou : pilier de la croissance chinoise et du maintien du PCC au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 149, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. O'Brien and Lianjiang Li, Rightful resistance in rural China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.2723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei-Ling Wang, Organizing Through Division and Exclusion: China's Hukou System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of social movements among migrant workers. Uncertain strivings for autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hazards of the right to an education. The study of the schooling of migrant workers children in Chengdu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yan, L'Eveil de la Chine, l'Aube 2002, and Zhang Lun, La vie intellectuelle en Chine depuis la mort de Mao, Paris, Fayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - The Chinese Communist Party: A 100-Year Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Doyon; Chloé Froissart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chinese Communist Party: A 100-Year Trajectory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANU Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2024, 9781760466237. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22459/CCP.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour NGOs under assault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verso Books. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivan Franceschini and Christian Sorace eds, Proletarian China. A century of Chinese labour.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sun Zhigang case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verso books. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proletarian China. A century of Chinese labour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Patterns of Chinese Civil Society: Comparing the Hu-Wen and the Xi Jinping Eras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROUTLEDGE HANDBOOK OF THE CHINESE COMMUNIST PARTY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.352-371, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’évolution de la dynamique des grèves en Chine et leur impact sur la démocratisation au sein des entreprises”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Séhier and Richard Sobel (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, luttes sociales et régulation du capitalisme dans la Chine contemporaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p. 103-121., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations intérieures en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enjeu Mondial. Le phénomène migratoire (Global challenge: the migration phenomenon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Political Science Press, pp.65-72, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Migrant Workers' Collective Action : Toward a New Social Contract in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Guiheux and Khun Eng Kuah-Pearce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Movement in China and Hong Kong : The Expansion of Protest Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam UNiversity Press, pp.155-178, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00632939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Migrant Workers' Collective Action : Toward a New Social Contract in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Guiheux and Khun Eng Kuah-Pearce. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Movement in China and Hong Kong : The Expansion of Protest Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam UNiversity Press, pp.155-178, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressions démocratiques et intégration d'un groupe vulnérable : l'exemple des ONG au service des travailleurs migrants en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du groupe de recherche ESOPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping the CCP to find its own way toward modernity? the case of NGOs providing support to migrant workers in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international China in Search of Sustainable Development, Social Harmony and Soft Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Beverly, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an NGO model ? Comparing NGOs supporting migrant workers in Beijing and in the Pearl River Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China State of the Art Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civic Engagement: a Recreation of the Democratic Ideal? The Example of NGOs Supporting Migrant Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international The Impact of the 1989 pro-Democracy Movement and its Repression on the Evolution of the Politics, Economy, and International Relations of the PRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic pressure and integration of a marginalized social group : the example of NGOs supporting migrant workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Inter-University China Center Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00633499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un salaire juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la représentation politique ? Le modèle chinois selon Wang Shaoguang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va &amp;quot;l'Alliance du thé au lait&amp;quot; entre les jeunes pro-démocratie de Thaïlande, Hong Kong et Taïwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boisseau Du Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corcuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Zylberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine face au monde : une puissance résistible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 ans du Parti communiste chinois : quel avenir avec Xi Jinping ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fallevoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Xiao Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Zylberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4260,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08BD0E18"/>
+    <w:nsid w:val="C3C7D1CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4491,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-froissart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6250-523X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116802529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197994824" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04427129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/chinese-communist-party" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/CCP.2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.285.0161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946846v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18681026221141448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23812346.2019.1638686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Meng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0920203X17743126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.6738" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17448689.2014.944758" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17448689.2014.941086" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Choukroune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.244.0047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Froissart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jablonka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andre Rosental" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.5549" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Domenach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.2723" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04428176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anu.edu.au/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03634584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03187107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boisseau Du Rocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corcuff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fallevoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Xiao Planes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-froissart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6250-523X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116802529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197994824" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com.hk/citations?user=687RCWIAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04427129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doyon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/chinese-communist-party" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/CCP.2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.285.0161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18681026221141448" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23812346.2019.1638686" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Meng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0920203X17743126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.6738" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17448689.2014.944758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17448689.2014.941086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Choukroune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.244.0047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Froissart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jablonka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andre Rosental" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.5549" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Domenach" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.2723" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04428176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anu.edu.au/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03187107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boisseau Du Rocher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corcuff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Cabot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Zylberman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03634584v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fallevoz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Xiao Planes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>