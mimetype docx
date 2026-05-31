--- v0 (2026-05-09)
+++ v1 (2026-05-31)
@@ -437,295 +437,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional sex-specificity on bacterial metabolites during mosquito (Aedes aegypti) development leads to adult sex-ratio distortion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serial cultures in invert emulsion and monophase systems for microbial community shaping and propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottavia Romoli</w:t>
+                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Serrato-Salas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Gapp</w:t>
+                <w:t xml:space="preserve">Annelore Elfassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pol Figueras Ivern</w:t>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-07319-7⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-024-02322-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04871578v2</w:t>
+                <w:t xml:space="preserve">hal-04457918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serial cultures in invert emulsion and monophase systems for microbial community shaping and propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
+                <w:t xml:space="preserve">Nutritional sex-specificity on bacterial metabolites during mosquito (Aedes aegypti) development leads to adult sex-ratio distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavia Romoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Mangavel</w:t>
+                <w:t xml:space="preserve">Javier Serrato-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelore Elfassy</w:t>
+                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+                <w:t xml:space="preserve">Pol Figueras Ivern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.50. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-024-02322-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-07319-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457918v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04871578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilization of IMEs Integrated in the oriT of ICEs Involves Their Own Relaxase Belonging to the Rep-Trans Family of Proteins</w:t>
               </w:r>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1110,51 +1110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,51 +1487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1599,51 +1599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,51 +1724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome engineering as a biopreservation approach to reduce Listeria monocytogenes in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2848,90 +2848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional sex-specificity during larval development in mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottavia Romoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Serrato-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Figueras Ivern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gendrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3155,51 +3155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CC9C65F"/>
+    <w:nsid w:val="451A5238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3386,51 +3386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-gapp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1484-9780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00445-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04871578v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Romoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrato-Salas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Figueras Ivern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07319-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02322-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Sarica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Oussalah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madga Corgneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01830508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gendrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04920578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-gapp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1484-9780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xincheng Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00445-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelore Elfassy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02322-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04871578v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Romoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrato-Salas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Figueras Ivern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07319-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Sarica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Oussalah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madga Corgneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01830508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mohamad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gendrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04920578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>