--- v1 (2026-03-25)
+++ v2 (2026-05-15)
@@ -2794,241 +2794,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01696792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent-Nouan (41), Ganay. Occupations médiévale et moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illiers-Combray (28), Déviation d'Illiers-Combray, Tranche 1, phase n°2, tronçon RD154 à RD921 sud. Quelques éléments d'un habitat rural médiéval (VIIe - XIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Jaffrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Poulain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Aude Berthon</w:t>
+                <w:t xml:space="preserve">Gaël Barracand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Genies</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie du Centre-Val de Loire. 2017, pp.Volume 1 (362), volume 2 (480)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie du Centre-Val de Loire. 2017, pp.255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539603v1</w:t>
+                <w:t xml:space="preserve">hal-05539495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illiers-Combray (28), Déviation d'Illiers-Combray, Tranche 1, phase n°2, tronçon RD154 à RD921 sud. Quelques éléments d'un habitat rural médiéval (VIIe - XIe s.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Jaffrot</w:t>
+                <w:t xml:space="preserve">Saint-Laurent-Nouan (41), Ganay. Occupations médiévale et moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle-Anne Verliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Barracand</w:t>
+                <w:t xml:space="preserve">Amélie Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Genies</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Service régional de l'Archéologie du Centre-Val de Loire. 2017, pp.255</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie du Centre-Val de Loire. 2017, pp.Volume 1 (362), volume 2 (480)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539495v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lieu de culte des Chenevières : architecture, organisation et cheminements</w:t>
               </w:r>
@@ -3559,51 +3559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Bouvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Jaffrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6782" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03461051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bujard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02131580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaultier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0192-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ben Kaddour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vandecasteele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Macouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barracand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Genies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phaedra Bouvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Jaffrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6782" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03461051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bujard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02865486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02131580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaultier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0192-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chamarre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ben Kaddour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anctil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loiseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Arqu&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vandecasteele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barracand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Macouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle-Anne Verliac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doulan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Le Martret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>