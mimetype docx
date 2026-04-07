--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -520,295 +520,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of symptom subtypes and obstructive sleep apnoea-specific hypoxic burden with cardiovascular morbidity and all-cause mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiovascular risk and mortality prediction in patients suspected of sleep apnea: a model based on an artificial intelligence system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gervès-Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58, pp.PA2491. </w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.PA2491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ac2a8f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593577v1</w:t>
+                <w:t xml:space="preserve">hal-03420293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular risk and mortality prediction in patients suspected of sleep apnea: a model based on an artificial intelligence system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of symptom subtypes and obstructive sleep apnoea-specific hypoxic burden with cardiovascular morbidity and all-cause mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Ganem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (10), </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.PA2491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ac2a8f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.PA2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420293v1</w:t>
+                <w:t xml:space="preserve">hal-03593577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxic burden and heart-rate variability predict stroke incidence in sleep apnoea</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Trzepizur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerv&#232;s-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Heudes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meslier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2000-8288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Ganem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202105-1274OC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202009-1202OC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA2491" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac2a8f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04022-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vaillant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trzepizur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Justeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.06.055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2019.25791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Phillips" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Raskin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandi Pratt-Chapman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-018-0196-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daumas-Yatim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2066-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ankri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-014-0034-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2014.01.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V8QTB1C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ankri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2013.03.1629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manager-une-organisation-de-sante--9782810907205-page-139.htm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Trzepizur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerv&#232;s-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Heudes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meslier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2000-8288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Ganem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202105-1274OC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202009-1202OC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac2a8f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA2491" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04022-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vaillant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trzepizur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Justeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.06.055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2019.25791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Phillips" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Raskin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandi Pratt-Chapman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-018-0196-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daumas-Yatim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2066-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ankri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-014-0034-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2014.01.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V8QTB1C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ankri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2013.03.1629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manager-une-organisation-de-sante--9782810907205-page-139.htm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>