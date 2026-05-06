--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -386,429 +386,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Nocturnal Hypoxemia and Pulse Rate Variability with Incident Atrial Fibrillation in Patients Investigated for Obstructive Sleep Apnea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of symptom subtypes and obstructive sleep apnoea-specific hypoxic burden with cardiovascular morbidity and all-cause mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Gervès-Pinquié</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Ganem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Thoracic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1513/AnnalsATS.202009-1202OC⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.PA2491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.PA2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285109v1</w:t>
+                <w:t xml:space="preserve">hal-03593577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular risk and mortality prediction in patients suspected of sleep apnea: a model based on an artificial intelligence system</w:t>
+                <w:t xml:space="preserve">Association of Nocturnal Hypoxemia and Pulse Rate Variability with Incident Atrial Fibrillation in Patients Investigated for Obstructive Sleep Apnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gervès-Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Gervès-Pinquié</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (10), </w:t>
+              <w:t xml:space="preserve">Proceedings of the American Thoracic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.1043-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ac2a8f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1513/AnnalsATS.202009-1202OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420293v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of symptom subtypes and obstructive sleep apnoea-specific hypoxic burden with cardiovascular morbidity and all-cause mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiovascular risk and mortality prediction in patients suspected of sleep apnea: a model based on an artificial intelligence system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gervès-Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58, pp.PA2491. </w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.PA2491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ac2a8f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593577v1</w:t>
+                <w:t xml:space="preserve">hal-03420293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxic burden and heart-rate variability predict stroke incidence in sleep apnoea</w:t>
               </w:r>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gervès-Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gervès-Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2341,51 +2341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Trzepizur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerv&#232;s-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Heudes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meslier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2000-8288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Ganem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202105-1274OC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202009-1202OC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac2a8f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA2491" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04022-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vaillant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trzepizur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Justeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.06.055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2019.25791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Phillips" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Raskin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandi Pratt-Chapman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-018-0196-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daumas-Yatim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2066-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ankri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-014-0034-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2014.01.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V8QTB1C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ankri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2013.03.1629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manager-une-organisation-de-sante--9782810907205-page-139.htm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Trzepizur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gerv&#232;s-Pinqui&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Heudes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meslier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2000-8288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Ganem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202105-1274OC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA2491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202009-1202OC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac2a8f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.04022-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vaillant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trzepizur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150418v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Justeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.06.055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moisdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2019.25791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Phillips" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Raskin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandi Pratt-Chapman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-018-0196-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daumas-Yatim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2066-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ankri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-014-0034-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2014.01.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V8QTB1C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ankri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2013.03.1629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/manager-une-organisation-de-sante--9782810907205-page-139.htm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>