--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -399,273 +399,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging theatrical tradition: Léonard Matton’s immersive theatre</w:t>
+                <w:t xml:space="preserve">Déconstruire le théâtre : le cas du théâtre immersif de Léonard Matton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topsy-Turvy and the Early Modern Era, Journée d’étude du Carnet Shakespeare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carnet Shakespeare; Société Française de Shakespeare, Jan 2024, Distanciel zoom, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’axe transversal « Création culturelle et territoire(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, Jan 2024, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438633v1</w:t>
+                <w:t xml:space="preserve">hal-04438612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruire le théâtre : le cas du théâtre immersif de Léonard Matton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques littéraires du passage : narration et diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terebikhina-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Albertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’axe transversal « Création culturelle et territoire(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILCEA4, Jan 2024, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+              <w:t xml:space="preserve">Histoire et histoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thes'Art, ILCEA4, Université Grenoble Alpes, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438612v1</w:t>
+                <w:t xml:space="preserve">hal-04910824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques littéraires du passage : narration et diffusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenging theatrical tradition: Léonard Matton’s immersive theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et histoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thes'Art, ILCEA4, Université Grenoble Alpes, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Topsy-Turvy and the Early Modern Era, Journée d’étude du Carnet Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnet Shakespeare; Société Française de Shakespeare, Jan 2024, Distanciel zoom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910824v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’immerger dans le théâtre shakespearien avec Léonard Matton : récit d’une aventure hors du commun</w:t>
               </w:r>
@@ -785,51 +785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au canon littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Albertino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Histoire et histoires » du groupe doctoral Thés’art de l’ILCEA4, UGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thes'art, Groupe des doctorants de l'ILCEA4, Jun 2024, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -915,611 +915,611 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire Shakespeare autrement : un texte immersif</w:t>
+                <w:t xml:space="preserve">Fuseli’s Macbeth : bringing the “the unclear” to light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Claret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Fléau, Mesure pour Mesure</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Rubriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Shakespeare, ´if that an eye may profit by a tongue’, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697884v1</w:t>
+                <w:t xml:space="preserve">hal-04697886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’immerger dans Hamlet : Entretien avec Léonard Matton, metteur en scène de Helsingør, Château d’Hamlet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Shakespeare immersifs de Léonard Matton, récit d’une aventure prometteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mises en je(u) de Hamlet, Prince of Denmark</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Changing Shakespeare ? Female Actors – Female Characters ? L’Œil du spectateur. Play Reviews, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04438514v1</w:t>
+                <w:t xml:space="preserve">hal-04949183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macbeth déracinée, ou comment transmettre l’Écosse sans l’Écosse, dans les adaptations d’Orson Welles (1948) et de Joel Coen (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes écossaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L'Écosse vue d'ailleurs (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesecossaises.4305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« To beguile the time, / Look like the time » (Macbeth, I.5.69-70), ou quand Shakespeare s’adresse aux metteurs en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Costantini Cornede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Shakespeare, films et textes : théorie française et réception critique / Shakespeare, Screen and Texts: French Theory and Critical Reception. Varia, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuseli’s Macbeth : bringing the “the unclear” to light</w:t>
+                <w:t xml:space="preserve">Lire Shakespeare autrement : un texte immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Claret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubriques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04697886v1</w:t>
+              <w:t xml:space="preserve">Le Fléau, Mesure pour Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'avant-scène théâtre, 2024, 9782749816647</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Shakespeare immersifs de Léonard Matton, récit d’une aventure prometteuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’immerger dans Hamlet : Entretien avec Léonard Matton, metteur en scène de Helsingør, Château d’Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Rivier-Arnaud, Estelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
-[...154 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mises en je(u) de Hamlet, Prince of Denmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-200, 2023, Intercalaires : agrégation d'anglais, 978-2-84016-526-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Costantini Cornede</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-03155010v1</w:t>
+                <w:t xml:space="preserve">hal-04438514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1595,51 +1595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E87036C"/>
+    <w:nsid w:val="3647EEB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1826,51 +1826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-giroud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert-Jurado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terebikhina-No&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albertino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Small" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Claret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.4305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Costantini Cornede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-giroud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert-Jurado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terebikhina-No&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albertino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Small" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Claret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.4305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Costantini Cornede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>