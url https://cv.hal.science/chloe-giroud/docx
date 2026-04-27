--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -150,794 +150,794 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dernière nuit des fous</w:t>
+                <w:t xml:space="preserve">Shakespeare déménage : quand le lieu réinvente la pièce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare et l’esprit du lieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française Shakespeare, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au canon littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Albertino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire et histoires » du groupe doctoral Thés’art de l’ILCEA4, UGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thes'art, Groupe des doctorants de l'ILCEA4, Jun 2024, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenging theatrical tradition: Léonard Matton’s immersive theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topsy-Turvy and the Early Modern Era, Journée d’étude du Carnet Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnet Shakespeare; Société Française de Shakespeare, Jan 2024, Distanciel zoom, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques littéraires du passage : narration et diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terebikhina-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Albertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Small</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et histoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thes'Art, ILCEA4, Université Grenoble Alpes, Dec 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruire le théâtre : le cas du théâtre immersif de Léonard Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’axe transversal « Création culturelle et territoire(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, Jan 2024, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’immerger dans le théâtre shakespearien avec Léonard Matton : récit d’une aventure hors du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léonard Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Robert-Jurado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05480118v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'axe transversale "Création culturelle et territoire(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, axe CCT, Dec 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premier contact en territoire immersif : rencontrer Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier contact, Journées doctorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litt&amp;Arts, Apr 2023, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakespeare déménage : quand le lieu réinvente la pièce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La dernière nuit des fous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...136 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Giroud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...135 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Robert-Jurado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...122 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04438656v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -955,51 +955,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuseli’s Macbeth : bringing the “the unclear” to light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Claret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1037,64 +1037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Shakespeare immersifs de Léonard Matton, récit d’une aventure prometteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Changing Shakespeare ? Female Actors – Female Characters ? L’Œil du spectateur. Play Reviews, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1119,51 +1119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macbeth déracinée, ou comment transmettre l’Écosse sans l’Écosse, dans les adaptations d’Orson Welles (1948) et de Joel Coen (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,51 +1210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« To beguile the time, / Look like the time » (Macbeth, I.5.69-70), ou quand Shakespeare s’adresse aux metteurs en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Costantini Cornede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,51 +1337,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Shakespeare autrement : un texte immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fléau, Mesure pour Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'avant-scène théâtre, 2024, 9782749816647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1406,64 +1406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’immerger dans Hamlet : Entretien avec Léonard Matton, metteur en scène de Helsingør, Château d’Hamlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Rivier-Arnaud, Estelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mises en je(u) de Hamlet, Prince of Denmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1595,51 +1595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3647EEB9"/>
+    <w:nsid w:val="DB157507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1826,51 +1826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-giroud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert-Jurado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terebikhina-No&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albertino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Small" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Claret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.4305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Costantini Cornede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-giroud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480142v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albertino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438633v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terebikhina-No&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Small" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert-Jurado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Claret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.4305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Costantini Cornede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>