--- v2 (2026-04-27)
+++ v3 (2026-05-21)
@@ -150,794 +150,794 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakespeare déménage : quand le lieu réinvente la pièce</w:t>
+                <w:t xml:space="preserve">La dernière nuit des fous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léonard Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Robert-Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480142v1</w:t>
-[...517 lines deleted...]
-                <w:t xml:space="preserve">hal-04438656v1</w:t>
+                <w:t xml:space="preserve">hal-05480118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dernière nuit des fous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shakespeare déménage : quand le lieu réinvente la pièce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare et l’esprit du lieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française Shakespeare, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruire le théâtre : le cas du théâtre immersif de Léonard Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’axe transversal « Création culturelle et territoire(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, Jan 2024, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques littéraires du passage : narration et diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terebikhina-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Albertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Small</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et histoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thes'Art, ILCEA4, Université Grenoble Alpes, Dec 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenging theatrical tradition: Léonard Matton’s immersive theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topsy-Turvy and the Early Modern Era, Journée d’étude du Carnet Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnet Shakespeare; Société Française de Shakespeare, Jan 2024, Distanciel zoom, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’immerger dans le théâtre shakespearien avec Léonard Matton : récit d’une aventure hors du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léonard Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nadia Karsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Robert-Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'axe transversale "Création culturelle et territoire(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, axe CCT, Dec 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Robert-Jurado</w:t>
-[...18 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05480169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au canon littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Albertino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Histoire et histoires » du groupe doctoral Thés’art de l’ILCEA4, UGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thes'art, Groupe des doctorants de l'ILCEA4, Jun 2024, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05480118v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premier contact en territoire immersif : rencontrer Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier contact, Journées doctorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litt&amp;Arts, Apr 2023, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -955,51 +955,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuseli’s Macbeth : bringing the “the unclear” to light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Claret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1037,64 +1037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Shakespeare immersifs de Léonard Matton, récit d’une aventure prometteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Changing Shakespeare ? Female Actors – Female Characters ? L’Œil du spectateur. Play Reviews, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1119,51 +1119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macbeth déracinée, ou comment transmettre l’Écosse sans l’Écosse, dans les adaptations d’Orson Welles (1948) et de Joel Coen (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,51 +1210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« To beguile the time, / Look like the time » (Macbeth, I.5.69-70), ou quand Shakespeare s’adresse aux metteurs en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Costantini Cornede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,51 +1337,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Shakespeare autrement : un texte immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fléau, Mesure pour Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'avant-scène théâtre, 2024, 9782749816647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1406,64 +1406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’immerger dans Hamlet : Entretien avec Léonard Matton, metteur en scène de Helsingør, Château d’Hamlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Rivier-Arnaud, Estelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mises en je(u) de Hamlet, Prince of Denmark</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1595,51 +1595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB157507"/>
+    <w:nsid w:val="A529CEF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1826,51 +1826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-giroud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480142v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albertino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438633v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terebikhina-No&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Small" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert-Jurado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Claret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.4305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Costantini Cornede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-giroud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert-Jurado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terebikhina-No&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albertino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Small" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Claret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesecossaises.4305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Costantini Cornede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>