--- v1 (2026-03-26)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4308 +234,4157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One spiro to shift them all: tuning fluorescent organic nanoparticles emission &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; steric design</w:t>
+                <w:t xml:space="preserve">Imidazolinone-based fluorophores: from green fluorescent proteins to confinement strategies and bioinspired materials design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Kurek</w:t>
+                <w:t xml:space="preserve">Sifan Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Dal Pra</w:t>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliocha Skrzypczak</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin Bonduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cc06995e⟩</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5tb02566d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518928v1</w:t>
+                <w:t xml:space="preserve">hal-05578224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐Nanoparticle FRET for Biosensing: Photophysics Versus Size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One spiro to shift them all: tuning fluorescent organic nanoparticles emission &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; steric design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dal Pra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Madirov</w:t>
+                <w:t xml:space="preserve">Aliocha Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Catros</w:t>
+                <w:t xml:space="preserve">Stéphane Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niko Hildebrandt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (39), </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202510801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cc06995e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335746v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptide‐ and Protein‐Based Conjugate Nanoparticles via Aqueous Ring‐Opening Polymerization‐Induced Self‐Assembly (ROPISA)</w:t>
+                <w:t xml:space="preserve">Inter‐Nanoparticle FRET for Biosensing: Photophysics Versus Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Beauseroy</w:t>
+                <w:t xml:space="preserve">Eduard Madirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Catros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202400079⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202510801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649380v1</w:t>
+                <w:t xml:space="preserve">hal-05335746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon footprint and mitigation strategies of three chemistry laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Estevez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Estevez-Torres</w:t>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+                <w:t xml:space="preserve">Guillaume Gouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (5), pp.2613-2622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3GC03668E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two‐photon Dye‐Based Fluorogenic Organic Nanoparticles as Intracellular Thiols Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Daniel</w:t>
+                <w:t xml:space="preserve">Polypeptide‐ and Protein‐Based Conjugate Nanoparticles via Aqueous Ring‐Opening Polymerization‐Induced Self‐Assembly (ROPISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Beauseroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Recher</w:t>
+                <w:t xml:space="preserve">Segolene Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mostafa Badreldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202400716⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (14), pp.2400079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202400079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642514v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-based fluorescent organic nanoparticles made from polar and polarizable chromophores for bioimaging purposes: a bottom-up approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two‐photon Dye‐Based Fluorogenic Organic Nanoparticles as Intracellular Thiols Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dal Pra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Kurek</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Recher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.294⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202400716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564835v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription-Factor-Induced Aggregation of Biomimetic Oligonucleotide--Protein Micelles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dye-based fluorescent organic nanoparticles made from polar and polarizable chromophores for bioimaging purposes: a bottom-up approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dal Pra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00662⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Women Chemists in France in 2024, 27 (S2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263919v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Aggregates of Thiophene-based Trimers by Methyl Side-chain Engineering for Photocatalytic Hydrogen Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic Conjugated Trimers with Donor–Acceptor–Donor Structures for Photocatalytic Hydrogen Generation Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
+                <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunran Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Grazon</w:t>
+                <w:t xml:space="preserve">Lorenzo Vallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Wang</w:t>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Vallan</w:t>
+                <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2211730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202315333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202211730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305387v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Conjugated Trimers with Donor–Acceptor–Donor Structures for Photocatalytic Hydrogen Generation Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Vallan</w:t>
+                <w:t xml:space="preserve">Transcription-Factor-Induced Aggregation of Biomimetic Oligonucleotide--Protein Micelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
+                <w:t xml:space="preserve">Pierre Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E Galagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202211730⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (11), pp.5027-5034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951365v1</w:t>
+                <w:t xml:space="preserve">hal-04263919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence-Sensitive Surfaces Bearing Ratiometric Nanoparticles for Bacteria Growth Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miaobo Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Morán Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Kechkeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (8), pp.5482-5492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsapm.2c00549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantum dot vs. organic dye conundrum for ratiometric FRET-based biosensors: which one would you chose?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FRET-mediated quenching of BODIPY fluorescent nanoparticles by methylene blue and its application to bacterial imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Si</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Fan</w:t>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Sclavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SC06921G⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-022-00215-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690040v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET-mediated quenching of BODIPY fluorescent nanoparticles by methylene blue and its application to bacterial imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The quantum dot vs. organic dye conundrum for ratiometric FRET-based biosensors: which one would you chose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">Margaret Chern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Sclavi</w:t>
+                <w:t xml:space="preserve">Patrick Lally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-022-00215-1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (22), pp.6715-6731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC06921G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690556v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Allosteric Transcription Factor DNA-Binding Electrochemical Biosensor for Progesterone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthika Sankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sabatelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (4), pp.1132-1137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssensors.2c00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous ROPISA of α-amino acid N-carboxyanhydrides: polypeptide block secondary structure controls nanoparticle shape anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ibarboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (43), pp.6242-6251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1PY00995H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A progesterone biosensor derived from microbial screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent Copolymers for Bacterial Bioimaging and Viability Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Si</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. C. Baer</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uroš Kuzmanović</w:t>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mingfu Chen</w:t>
+                <w:t xml:space="preserve">Yayang Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14942-5⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (9), pp.2843-2851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501228v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Copolymers for Bacterial Bioimaging and Viability Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous Ring-Opening Polymerization-Induced Self-Assembly (ROPISA) of N-carboxyanhydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yayang Tian</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Buol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00981⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.622-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201912028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943209v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Ring-Opening Polymerization-Induced Self-Assembly (ROPISA) of N-carboxyanhydrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogel embedded quantum dot-transcription factor sensor for quantitative progesterone detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingfu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ibarboure</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prerana Sensharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Buol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
+                <w:t xml:space="preserve">Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunpeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201912028⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (39), pp.43513-43521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c13489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333682v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Immobilized Nucleic Acid–Transcription Factor Quantum Dots for Biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingfu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitinun Varongchayakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Chern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (17), pp.2000403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.202000403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogel embedded quantum dot-transcription factor sensor for quantitative progesterone detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A progesterone biosensor derived from microbial screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uroš Kuzmanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingfu Chen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yunpeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c13489⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14942-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939691v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile and accessible polymer coating for functionalizable zwitterionic quantum dots with high DNA grafting efficiency</w:t>
+                <w:t xml:space="preserve">Core–shell polymeric nanoparticles comprising BODIPY and fluorescein as ultra-bright ratiometric fluorescent pH sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark W. Grinstaff</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Placial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC04856A⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.1156-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PP00457A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278932v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core–shell polymeric nanoparticles comprising BODIPY and fluorescein as ultra-bright ratiometric fluorescent pH sensors</w:t>
+                <w:t xml:space="preserve">A versatile and accessible polymer coating for functionalizable zwitterionic quantum dots with high DNA grafting efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jutta Rieger</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+                <w:t xml:space="preserve">Katherine Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W. Grinstaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PP00457A⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (74), pp.11067-11070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC04856A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361972v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconductor Nanoplatelets: A New Class of Ultrabright Fluorescent Probes for Cytometric and Imaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Kechkeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Caschera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (29), pp.24739-24749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.8b07143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel type of quantum dot–transferrin conjugate using DNA hybridization mimics intracellular recycling of endogenous transferrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anusuya Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhiraj Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (40), pp.15453-15460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7NR05838A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092015v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel type of quantum dot–transferrin conjugate using DNA hybridization mimics intracellular recycling of endogenous transferrin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anusuya Banerjee</w:t>
+                <w:t xml:space="preserve">Rapid and accurate detection of Escherichia coli growth by fluorescent pH-sensitive organic nanoparticles for high-throughput screening applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rieger Jutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR05838A⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189528v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and accurate detection of Escherichia coli growth by fluorescent pH-sensitive organic nanoparticles for high-throughput screening applications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescent core-shell nanoparticles and nanocapsules using comb-like macromolecular RAFT agents: synthesis and functionalization thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.028⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (25), pp.4272 - 4283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6PY00646A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230475v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent core-shell nanoparticles and nanocapsules using comb-like macromolecular RAFT agents: synthesis and functionalization thereof</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum dot-loaded monofunctionalized DNA icosahedra for single-particle tracking of endocytic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiraj Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthil Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nasilowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himanshu Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6PY00646A⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.1112-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2016.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547927v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dot-loaded monofunctionalized DNA icosahedra for single-particle tracking of endocytic pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast, Efficient, and Stable Conjugation of Multiple DNA Strands on Colloidal Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusuya Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhiraj Bhatia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Wunder</w:t>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamuna Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2016.150⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), pp.1582-1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5b00221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366525v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Efficient, and Stable Conjugation of Multiple DNA Strands on Colloidal Quantum Dots</w:t>
+                <w:t xml:space="preserve">Ultrabright BODIPY-Tagged Polystyrene Nanoparticles: Study of Concentration Effect on Photophysical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5b00221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (25), pp.13945--13952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp502790w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366477v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabright BODIPY-Tagged Polystyrene Nanoparticles: Study of Concentration Effect on Photophysical Properties</w:t>
+                <w:t xml:space="preserve">Ultrabright Fluorescent Polymeric Nanoparticles Made from a New Family of BODIPY Monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp502790w⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (13), pp.5167-5176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma400590q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719587v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabright Fluorescent Polymeric Nanoparticles Made from a New Family of BODIPY Monomers</w:t>
+                <w:t xml:space="preserve">Study of poly(N,N-diethylacrylamide) nanogel formation by aqueous dispersion polymerization of N,N-diethylacrylamide in the presence of poly(ethylene oxide)-b-poly(N,N-dimethylacrylamide) amphiphilic macromolecular RAFT agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chlo E Grazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma400590q⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (7), pp.3482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm01181a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366468v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of poly(N,N-diethylacrylamide) nanogel formation by aqueous dispersion polymerization of N,N-diethylacrylamide in the presence of poly(ethylene oxide)-b-poly(N,N-dimethylacrylamide) amphiphilic macromolecular RAFT agents</w:t>
+                <w:t xml:space="preserve">One-Pot Synthesis of Pegylated Fluorescent Nanoparticles by RAFT Miniemulsion Polymerization Using a Phase Inversion Process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sanson</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chlo E Grazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0sm01181a⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (9-10), pp.699-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201100008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362644v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Synthesis of Pegylated Fluorescent Nanoparticles by RAFT Miniemulsion Polymerization Using a Phase Inversion Process.</w:t>
-[...140 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pegylated thermally responsive block copolymer micelles and nanogels via in situ RAFT aqueous dispersion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,77 +4527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QD-FRET-based biosensing of small molecule analytes using transcription factor-DNA binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Chern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4831,51 +4680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transfer and DNA Functionalization of Quantum Dots Using an Easy-to-Prepare, Low-Cost Zwitterionic Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Chern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5211,51 +5060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Kurek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dal Pra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Skrzypczak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc06995e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Madirov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Catros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Hildebrandt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Beauseroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Antoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Badreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salas-Ambrosio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475689v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estevez-Torres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC03668E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.294" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lalanne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Galagan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00662" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunran Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vallan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202315333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211730" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chern" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lally" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06921G" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Si" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sclavi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00215-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Sankar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.2c00133" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00995H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Baer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfu Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14942-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00981" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Buol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitinun Varongchayakul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202000403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerana Sensharma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Feng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13489" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278932v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ward" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04856A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00457A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Cao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Caschera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07143" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Banerjee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Bhatia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR05838A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieger Jutta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547927v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00646A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Arumugam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Joshi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wunder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.150" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamuna Krishnan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5b00221" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502790w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400590q" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo E Grazon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01181a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ8PHJ10-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alaimo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23329" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTPDX0VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2516576" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Dennis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0463-2_7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841491v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifan Ji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bonduelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb02566d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dal Pra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Skrzypczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc06995e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Madirov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Catros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Hildebrandt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510801" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475689v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estevez-Torres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC03668E" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Beauseroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Antoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Badreldin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salas-Ambrosio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400716" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vallan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211730" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lalanne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Galagan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00549" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Si" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sclavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00215-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chern" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lally" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06921G" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Sankar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.2c00133" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00995H" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00981" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Buol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfu Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerana Sensharma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Feng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13489" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitinun Varongchayakul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202000403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Baer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14942-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361972v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00457A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278932v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ward" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04856A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Cao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Caschera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Banerjee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Bhatia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR05838A" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieger Jutta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547927v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00646A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Arumugam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Joshi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wunder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.150" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamuna Krishnan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5b00221" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502790w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400590q" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo E Grazon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01181a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ8PHJ10-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alaimo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23329" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTPDX0VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2516576" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Dennis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0463-2_7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841491v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>