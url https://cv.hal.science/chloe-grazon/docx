--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -485,4178 +485,4437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐Nanoparticle FRET for Biosensing: Photophysics Versus Size</w:t>
+                <w:t xml:space="preserve">Wireless Electromechanical Fluorophore Release From Soft Polymer Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Madirov</w:t>
+                <w:t xml:space="preserve">Anaga Vinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Catros</w:t>
+                <w:t xml:space="preserve">Bertrand Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niko Hildebrandt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (39), </w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 311 (3), pp.e00472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202510801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mame.202500472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335746v1</w:t>
+                <w:t xml:space="preserve">hal-05609381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon footprint and mitigation strategies of three chemistry laboratories</w:t>
+                <w:t xml:space="preserve">Inter‐Nanoparticle FRET for Biosensing: Photophysics Versus Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Estevez-Torres</w:t>
+                <w:t xml:space="preserve">Eduard Madirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+                <w:t xml:space="preserve">Clara Catros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gouget</w:t>
+                <w:t xml:space="preserve">Niko Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3GC03668E⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202510801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475689v2</w:t>
+                <w:t xml:space="preserve">hal-05335746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptide‐ and Protein‐Based Conjugate Nanoparticles via Aqueous Ring‐Opening Polymerization‐Induced Self‐Assembly (ROPISA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon footprint and mitigation strategies of three chemistry laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Estevez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Beauseroy</w:t>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Badreldin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202400079⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (5), pp.2613-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3GC03668E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649380v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two‐photon Dye‐Based Fluorogenic Organic Nanoparticles as Intracellular Thiols Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Daniel</w:t>
+                <w:t xml:space="preserve">Polypeptide‐ and Protein‐Based Conjugate Nanoparticles via Aqueous Ring‐Opening Polymerization‐Induced Self‐Assembly (ROPISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Beauseroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Recher</w:t>
+                <w:t xml:space="preserve">Segolene Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mostafa Badreldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202400716⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (14), pp.2400079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202400079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642514v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-based fluorescent organic nanoparticles made from polar and polarizable chromophores for bioimaging purposes: a bottom-up approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two‐photon Dye‐Based Fluorogenic Organic Nanoparticles as Intracellular Thiols Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dal Pra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Kurek</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Recher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.294⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202400716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564835v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Conjugated Trimers with Donor–Acceptor–Donor Structures for Photocatalytic Hydrogen Generation Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cong Wang</w:t>
+                <w:t xml:space="preserve">Dye-based fluorescent organic nanoparticles made from polar and polarizable chromophores for bioimaging purposes: a bottom-up approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dal Pra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Vallan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eleonore Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202211730⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Women Chemists in France in 2024, 27 (S2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951365v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription-Factor-Induced Aggregation of Biomimetic Oligonucleotide--Protein Micelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
+                <w:t xml:space="preserve">Emmanuel Ibarboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E Galagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (11), pp.5027-5034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence-Sensitive Surfaces Bearing Ratiometric Nanoparticles for Bacteria Growth Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic Conjugated Trimers with Donor–Acceptor–Donor Structures for Photocatalytic Hydrogen Generation Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojiao Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miaobo Pan</w:t>
+                <w:t xml:space="preserve">Lorenzo Vallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Morán Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Grazon</w:t>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Kechkeche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Houel Renault</w:t>
+                <w:t xml:space="preserve">Gediminas Jonusauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00549⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2211730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202211730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789930v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET-mediated quenching of BODIPY fluorescent nanoparticles by methylene blue and its application to bacterial imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescence-Sensitive Surfaces Bearing Ratiometric Nanoparticles for Bacteria Growth Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaobo Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Si</w:t>
+                <w:t xml:space="preserve">Gabriela Morán Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+                <w:t xml:space="preserve">Djamila Kechkeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Sclavi</w:t>
+                <w:t xml:space="preserve">Ludivine Houel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (8), pp.5482-5492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43630-022-00215-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690556v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantum dot vs. organic dye conundrum for ratiometric FRET-based biosensors: which one would you chose?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FRET-mediated quenching of BODIPY fluorescent nanoparticles by methylene blue and its application to bacterial imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Si</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lally</w:t>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andy Fan</w:t>
+                <w:t xml:space="preserve">Bianca Sclavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SC06921G⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-022-00215-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690040v1</w:t>
+                <w:t xml:space="preserve">hal-03690556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Allosteric Transcription Factor DNA-Binding Electrochemical Biosensor for Progesterone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The quantum dot vs. organic dye conundrum for ratiometric FRET-based biosensors: which one would you chose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthika Sankar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Patrick Lally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.2c00133⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (22), pp.6715-6731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC06921G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656612v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous ROPISA of α-amino acid N-carboxyanhydrides: polypeptide block secondary structure controls nanoparticle shape anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Allosteric Transcription Factor DNA-Binding Electrochemical Biosensor for Progesterone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthika Sankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sandre</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sabatelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1PY00995H⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.1132-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.2c00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359087v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Copolymers for Bacterial Bioimaging and Viability Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous ROPISA of α-amino acid N-carboxyanhydrides: polypeptide block secondary structure controls nanoparticle shape anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jutta Rieger</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yayang Tian</w:t>
+                <w:t xml:space="preserve">Ségolène Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00981⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (43), pp.6242-6251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1PY00995H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943209v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Ring-Opening Polymerization-Induced Self-Assembly (ROPISA) of N-carboxyanhydrides</w:t>
+                <w:t xml:space="preserve">A progesterone biosensor derived from microbial screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uroš Kuzmanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingfu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201912028⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14942-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333682v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogel embedded quantum dot-transcription factor sensor for quantitative progesterone detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingfu Chen</w:t>
+                <w:t xml:space="preserve">Fluorescent Copolymers for Bacterial Bioimaging and Viability Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yunpeng Feng</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayang Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c13489⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (9), pp.2843-2851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.0c00981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939691v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Immobilized Nucleic Acid–Transcription Factor Quantum Dots for Biosensing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous Ring-Opening Polymerization-Induced Self-Assembly (ROPISA) of N-carboxyanhydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margaret Chern</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ibarboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Buol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Garanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.622-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201912028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.202000403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02904157v1</w:t>
+                <w:t xml:space="preserve">hal-02333682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A progesterone biosensor derived from microbial screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogel embedded quantum dot-transcription factor sensor for quantitative progesterone detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingfu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prerana Sensharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mingfu Chen</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunpeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14942-5⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (39), pp.43513-43521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c13489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501228v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core–shell polymeric nanoparticles comprising BODIPY and fluorescein as ultra-bright ratiometric fluorescent pH sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Immobilized Nucleic Acid–Transcription Factor Quantum Dots for Biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingfu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitinun Varongchayakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PP00457A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (17), pp.2000403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202000403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361972v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile and accessible polymer coating for functionalizable zwitterionic quantum dots with high DNA grafting efficiency</w:t>
+                <w:t xml:space="preserve">Core–shell polymeric nanoparticles comprising BODIPY and fluorescein as ultra-bright ratiometric fluorescent pH sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Chern</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+                <w:t xml:space="preserve">Yang Si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark W. Grinstaff</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Placial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC04856A⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.1156-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PP00457A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278932v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor Nanoplatelets: A New Class of Ultrabright Fluorescent Probes for Cytometric and Imaging Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A versatile and accessible polymer coating for functionalizable zwitterionic quantum dots with high DNA grafting efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Chern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Caschera</w:t>
+                <w:t xml:space="preserve">Katherine Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noireaux</w:t>
+                <w:t xml:space="preserve">Mark W. Grinstaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (29), pp.24739-24749. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (74), pp.11067-11070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b07143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CC04856A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366531v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel type of quantum dot–transferrin conjugate using DNA hybridization mimics intracellular recycling of endogenous transferrin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiconductor Nanoplatelets: A New Class of Ultrabright Fluorescent Probes for Cytometric and Imaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Kechkeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anusuya Banerjee</w:t>
+                <w:t xml:space="preserve">Edgar Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pons</w:t>
+                <w:t xml:space="preserve">Filippo Caschera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhiraj Bhatia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
+                <w:t xml:space="preserve">Vincent Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR05838A⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (29), pp.24739-24749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b07143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189528v1</w:t>
+                <w:t xml:space="preserve">hal-03366531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and accurate detection of Escherichia coli growth by fluorescent pH-sensitive organic nanoparticles for high-throughput screening applications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Si</w:t>
+                <w:t xml:space="preserve">A novel type of quantum dot–transferrin conjugate using DNA hybridization mimics intracellular recycling of endogenous transferrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusuya Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rieger Jutta</w:t>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Audibert</w:t>
+                <w:t xml:space="preserve">Dhiraj Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.028⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (40), pp.15453-15460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR05838A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230475v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent core-shell nanoparticles and nanocapsules using comb-like macromolecular RAFT agents: synthesis and functionalization thereof</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid and accurate detection of Escherichia coli growth by fluorescent pH-sensitive organic nanoparticles for high-throughput screening applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Si</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rieger Jutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6PY00646A⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547927v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dot-loaded monofunctionalized DNA icosahedra for single-particle tracking of endocytic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhiraj Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthil Arumugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nasilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himanshu Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (12), pp.1112-1119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nnano.2016.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Efficient, and Stable Conjugation of Multiple DNA Strands on Colloidal Quantum Dots</w:t>
+                <w:t xml:space="preserve">Fluorescent core-shell nanoparticles and nanocapsules using comb-like macromolecular RAFT agents: synthesis and functionalization thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5b00221⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (25), pp.4272 - 4283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6PY00646A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366477v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabright BODIPY-Tagged Polystyrene Nanoparticles: Study of Concentration Effect on Photophysical Properties</w:t>
+                <w:t xml:space="preserve">Fast, Efficient, and Stable Conjugation of Multiple DNA Strands on Colloidal Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusuya Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamuna Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp502790w⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), pp.1582-1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.5b00221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719587v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabright Fluorescent Polymeric Nanoparticles Made from a New Family of BODIPY Monomers</w:t>
+                <w:t xml:space="preserve">Ultrabright BODIPY-Tagged Polystyrene Nanoparticles: Study of Concentration Effect on Photophysical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma400590q⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (25), pp.13945--13952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp502790w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366468v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of poly(N,N-diethylacrylamide) nanogel formation by aqueous dispersion polymerization of N,N-diethylacrylamide in the presence of poly(ethylene oxide)-b-poly(N,N-dimethylacrylamide) amphiphilic macromolecular RAFT agents</w:t>
+                <w:t xml:space="preserve">Ultrabright Fluorescent Polymeric Nanoparticles Made from a New Family of BODIPY Monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sanson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chlo E Grazon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (13), pp.5167-5176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma400590q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0sm01181a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03362644v1</w:t>
+                <w:t xml:space="preserve">hal-03366468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Synthesis of Pegylated Fluorescent Nanoparticles by RAFT Miniemulsion Polymerization Using a Phase Inversion Process.</w:t>
+                <w:t xml:space="preserve">Study of poly(N,N-diethylacrylamide) nanogel formation by aqueous dispersion polymerization of N,N-diethylacrylamide in the presence of poly(ethylene oxide)-b-poly(N,N-dimethylacrylamide) amphiphilic macromolecular RAFT agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chlo E Grazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (7), pp.3482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm01181a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201100008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00598359v1</w:t>
+                <w:t xml:space="preserve">hal-03362644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">One-Pot Synthesis of Pegylated Fluorescent Nanoparticles by RAFT Miniemulsion Polymerization Using a Phase Inversion Process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (9-10), pp.699-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201100008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pegylated thermally responsive block copolymer micelles and nanogels via in situ RAFT aqueous dispersion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alaimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (9), pp.2373-2390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.23329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When research-based teaching labs reveal near-unity multistep energy transfer in common orange STABILO®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Degano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhotoNano 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">QD-FRET-based biosensing of small molecule analytes using transcription factor-DNA binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Chern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Baer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloidal Nanoparticles for Biomedical Applications XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2516576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4666,137 +4925,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transfer and DNA Functionalization of Quantum Dots Using an Easy-to-Prepare, Low-Cost Zwitterionic Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Chern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison M. Dennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adriana Fontes; Beate S. Santos (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Dots. Applications in Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2135, Humana Press, pp.125-139, 2020, Methods in Molecular Biology, 978-1-0716-0462-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0463-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4806,114 +5065,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de nanoparticules fluorescentes à base de BODIPY par polymérisation RAFT en miniémulsion : synthèse, caractérisation et fonctionnalisation de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Grazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. École normale supérieure de Cachan - ENS Cachan, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012DENS0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00841491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5060,51 +5319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifan Ji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bonduelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb02566d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dal Pra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Skrzypczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc06995e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Madirov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Catros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Hildebrandt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510801" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475689v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estevez-Torres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC03668E" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Beauseroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Antoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Badreldin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salas-Ambrosio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400716" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vallan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211730" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lalanne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Galagan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00549" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Si" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sclavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00215-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chern" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lally" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06921G" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Sankar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.2c00133" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00995H" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00981" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Buol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfu Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerana Sensharma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Feng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13489" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitinun Varongchayakul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202000403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Baer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14942-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361972v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00457A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278932v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ward" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04856A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Cao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Caschera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07143" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Banerjee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Bhatia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR05838A" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieger Jutta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547927v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00646A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Arumugam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Joshi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wunder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.150" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamuna Krishnan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5b00221" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502790w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400590q" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo E Grazon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01181a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598359v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ8PHJ10-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alaimo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23329" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTPDX0VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2516576" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Dennis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0463-2_7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841491v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2026.127477" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifan Ji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bonduelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb02566d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dal Pra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliocha Skrzypczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc06995e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaga Vinod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202500472" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Madirov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Catros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Hildebrandt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475689v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estevez-Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC03668E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Beauseroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Antoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Badreldin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salas-Ambrosio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202400716" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Kurek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.294" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lalanne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Galagan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00662" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vallan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Jonusauskas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211730" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel Renault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00549" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Si" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sclavi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00215-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lally" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC06921G" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthika Sankar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabatelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.2c00133" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00995H" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Baer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Kuzmanovi&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfu Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14942-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00981" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Buol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912028" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerana Sensharma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Feng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13489" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitinun Varongchayakul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202000403" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00457A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278932v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ward" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04856A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Cao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Caschera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07143" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusuya Banerjee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Bhatia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR05838A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieger Jutta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Arumugam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nasilowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Joshi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wunder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.150" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547927v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00646A" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nadal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamuna Krishnan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.5b00221" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502790w" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400590q" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo E Grazon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01181a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ8PHJ10-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alaimo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23329" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WTPDX0VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2516576" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Dennis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0463-2_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841491v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DENS0049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>