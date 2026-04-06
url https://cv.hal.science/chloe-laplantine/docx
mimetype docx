--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Laplantine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett, Andrew. 2023. The Unnaming of Kroeber Hall. Language, Memory, and Indigenous California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46-2, pp.213-219. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12v6f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes autochtones et la formation de l’ethnolinguistique nord-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Linguistique et anthropologie au début du 20e siècle, 44 (2), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.3256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance d’Émile Benveniste et Roman Jakobson (1947-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Testenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-2, pp.139-168. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.155-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lévi-Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42-1, pp.155-181. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Algonkin words are like tiny imagist poems&amp;quot;. Edward Sapir, une poétique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi italiani di linguistica teorica e applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2, pp.304-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume, Benveniste : sur quelques thèmes de recherche communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langue et condition humaine : Gustave Guillaume et Émile Benveniste, 2019/1, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : ‟Or, comment produit-on la langue ? On ne reproduit rien”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Créativité et enseignement-apprentissage des langues, Hors-série (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Décimo, Marc, Comment la linguistique vint à Paris : de Michel Bréal à Ferdinand de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Emile Benveniste et la modernité de Baudelaire : &amp;quot;Etre moderne, c'est être vrai&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Baudelaire antimoderne (Antoine Compagnon et Matthieu Vernet dir.), 18-19 (décembre 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Herman Parret, Le Son et l'Oreille, Six essais sur les manuscrits saussuriens de Harvard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1, p. 167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Londei, Danielle & Santone, Laura (éd.), Entre linguistique et anthropologie, Observation de terrain, modèles d’analyse et expériences d’écriture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1 p. 169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Irène Fenoglio (dir.), Genesis, 35, Le geste linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-2, p. 157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Emile Benveniste et les langues amérindiennes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Teixeira, Valdir do Nascimento Flores, Chloé Laplantine, « Émile Benveniste: em direção a uma poética do discurso »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calidoscópio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 11 (n°2), p. 222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire entendre Benveniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, « Ce qui a fait signe &amp; ce qui fait sens », vol. 14 (n° 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle, point est vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 995, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hommage à Claudine Normand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La linguistique hispanique aujourd'hui, Tome XXXIV, Fascicule 1, p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire, une culturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; : une approche de Baudelaire et du langage poétique avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 175 (décembre), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème est le nom de la folie dans le langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12 (n° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : Poetic Language. Selections from Notes on the Language of Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Faculty Philosophy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE &amp;quot;SENTIMENT DE LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les archives des langues d’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues minorisées : quels enjeux aujourd'hui?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sorbonne pour l’Organisation des Nations Unies, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are such texts for?: Working with linguistic archives today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Arts and Sciences seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alaska Southeast, Juneau, Dec 2025, Juneau, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste’s research on North American languages (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group in American Indian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Berkeley (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études et documentations des langues autochtones d’Amérique du Nord : histoire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and philosophy of linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la revue Histoire Épistémologie Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Paroles d’experts » : École Rhénane des Sciences du langage (ErSciLang)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Theissen (Université de Strasbourg), Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste dans la forêt de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Conférence européenne de sémantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, l’ethnolinguistique entre Europe et Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptotypes : éthique et épistémologie dans l’étude du fait linguistique total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Félix Danos et Urmila Nair, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste et les catégories d’Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Alvarez-Pereyre, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de gloses interlinéaires des textes autochtones d’Amérique du Nord aux 19 e et 20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL 2022-2023 : L’annotation entre Moyen Âge et Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Cinato; Aimée Lahaussois, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Émile Benveniste en Amérique du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea-Luz Gutierrez-Choquevilca et Pierre Déléage, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Émile Benveniste : temps linguistique et temps poétique”. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si tout temps est éternellement présent » : Émile Benveniste et l’expérience poétique du temps chez T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif "La reconstruction", Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir et l’International Auxiliary Language Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL; HTL, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste en Amérique. Nouveaux réseaux et horizons de recherche de l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2019, “La linguistique et ses formes historiques d’organisation et de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table : Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine (CNRS), James Crippen (UBC) et Rose-Marie Déchaine (UBC)., Nov 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North Americaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Victoria (Canada)., Nov 2019, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française, Oct 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s work on Tlingit language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppi di ricerca Do.Ri.F. Langues et sciences de la culture, Dec 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, linguiste, ethnologue, anthropologue … ou géographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques et anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Testenoire, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas : la collecte des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques amérindiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Jacqueline Léon et Jean-Michel Fortis, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage, 2025, 979-10-91587-32-7. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.697, 2020, 978-2-406-08961-2. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, Introduction du &amp;quot;Handbook of American Indian Languages&amp;quot; (1911)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lambert-lucas, pp.208, 2018, 978-2-35935-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine ; Georges-Jean Pinault Lambert-Lucas 2015, Emile Benveniste. Langues, cultures, religions, 978-2-35935-099-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015, Linguistique et littérature,, 2-35311-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen : Les notes manuscrites de Benveniste sur la langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Franche-Comté, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, l'inconscient et le poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas, pp.300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition, présentation et transcription de Chloé Laplantine. Lambert-Lucas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2025, HEL Livres, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tu3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Structure of language and structure of society” [Translation of Emile Benveniste’s article, “Structure de la langue et structure de la société”]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.288-297, 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; John E. Joseph; Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l'histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2023, HEL Livres, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir: form-feeling in language, culture, and poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Le Du; David Romand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, Metacognition, and the Intuition of Language Normativity. Theoretical, Epistemological, and Historical Perspectives on the Linguistic Feeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-195, In press, 978-3-031-17913-6. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17913-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Let us then consider that language interprets society’: Émile Benveniste on the relation between linguistic and social structures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.267-287., 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcelvenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interviews in the history of linguistics, Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-66, 2022, 978-3-96110-396-6. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7096298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de la grammaire comparée à la poétique, en passant pas le Canada et l’Alaska : une pensée par problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ozouf Sénamin Amedegnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, la croisée des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2022, 978-2-35935-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benveniste en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bernadet; Olivier Kachler; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6.p.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de Whorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti; Anamaria Curea; Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 339-349, 2020, 978-2-37906-030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’art – terrae incognitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Fenoglio; Giuseppe D'Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Un demi siècle après Problèmes de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la rue d'Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 141-151, 2019, 978-2-7288-0597-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (section “Langues, linguistiques”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, Anthropologie amérindienne, textes présentés par Isabelle Kalinowski et Camille Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-08-127081-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-24, 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine; Laplantine, Chloé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2015, Linguiste et littérature II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; Georges-Jean Pinault </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.XI-XLIV, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de l’Alaska à Baudelaire : d’inconnu en inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-238., 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A propos de l’introduction du Handbook of American Indian Languages : une écriture du point de vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand-Colin/Recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas. Le travail du regard, sous la direction de Michel Espagne et Isabelle Kalinowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.179-189., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos du cours de versification française de F. de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? (Sandrine Bédouret et Gisèle Prignitz dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste, Benveniste et les &amp;quot;correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunet, Emilie et Mahrer, Rudolf (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Benveniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Bruylant,, pp.75-95, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : l'inconscient dans le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arrivé, Michel, Muni Toke, Valelia et Normand, Claudine (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la grammaire à l'inconscient, dans les traces de Damourette et Pichon (actes de Cerisy 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.255-260, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">je parle pour traverser vers ce que je n'entends pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.17-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Serge (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Pour vivre langage. Actes de la journée d'étude organisée à l'IMEC (abbaye d'Ardenne), juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atelier du Grand Tétras, pp.25-38, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste et Le Vocabulaire des institutions indo-européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.125-130, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«The Owl of Minerva takes flight only when dusk begins to gather » Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4748361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : poétique de la théorie. Publication et transcription des manuscrits inédits d'une poétique de Baudelaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01228022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Laplantine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett, Andrew. 2023. The Unnaming of Kroeber Hall. Language, Memory, and Indigenous California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46-2, pp.213-219. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12v6f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes autochtones et la formation de l’ethnolinguistique nord-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Linguistique et anthropologie au début du 20e siècle, 44 (2), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.3256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance d’Émile Benveniste et Roman Jakobson (1947-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Testenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-2, pp.139-168. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.155-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lévi-Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42-1, pp.155-181. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Algonkin words are like tiny imagist poems&amp;quot;. Edward Sapir, une poétique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi italiani di linguistica teorica e applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2, pp.304-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume, Benveniste : sur quelques thèmes de recherche communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langue et condition humaine : Gustave Guillaume et Émile Benveniste, 2019/1, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : ‟Or, comment produit-on la langue ? On ne reproduit rien”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Créativité et enseignement-apprentissage des langues, Hors-série (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Décimo, Marc, Comment la linguistique vint à Paris : de Michel Bréal à Ferdinand de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Emile Benveniste et la modernité de Baudelaire : &amp;quot;Etre moderne, c'est être vrai&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Baudelaire antimoderne (Antoine Compagnon et Matthieu Vernet dir.), 18-19 (décembre 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Herman Parret, Le Son et l'Oreille, Six essais sur les manuscrits saussuriens de Harvard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1, p. 167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Londei, Danielle & Santone, Laura (éd.), Entre linguistique et anthropologie, Observation de terrain, modèles d’analyse et expériences d’écriture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1 p. 169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Irène Fenoglio (dir.), Genesis, 35, Le geste linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-2, p. 157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Emile Benveniste et les langues amérindiennes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Teixeira, Valdir do Nascimento Flores, Chloé Laplantine, « Émile Benveniste: em direção a uma poética do discurso »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calidoscópio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 11 (n°2), p. 222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire entendre Benveniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, « Ce qui a fait signe &amp; ce qui fait sens », vol. 14 (n° 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire, une culturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle, point est vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 995, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hommage à Claudine Normand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La linguistique hispanique aujourd'hui, Tome XXXIV, Fascicule 1, p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; : une approche de Baudelaire et du langage poétique avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 175 (décembre), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème est le nom de la folie dans le langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12 (n° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : Poetic Language. Selections from Notes on the Language of Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Faculty Philosophy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE &amp;quot;SENTIMENT DE LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les archives des langues d’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues minorisées : quels enjeux aujourd'hui?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sorbonne pour l’Organisation des Nations Unies, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are such texts for?: Working with linguistic archives today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Arts and Sciences seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alaska Southeast, Juneau, Dec 2025, Juneau, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste’s research on North American languages (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group in American Indian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Berkeley (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études et documentations des langues autochtones d’Amérique du Nord : histoire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and philosophy of linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la revue Histoire Épistémologie Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Paroles d’experts » : École Rhénane des Sciences du langage (ErSciLang)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Theissen (Université de Strasbourg), Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste dans la forêt de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Conférence européenne de sémantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, l’ethnolinguistique entre Europe et Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptotypes : éthique et épistémologie dans l’étude du fait linguistique total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Félix Danos et Urmila Nair, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste et les catégories d’Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Alvarez-Pereyre, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de gloses interlinéaires des textes autochtones d’Amérique du Nord aux 19 e et 20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL 2022-2023 : L’annotation entre Moyen Âge et Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Cinato; Aimée Lahaussois, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Émile Benveniste en Amérique du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea-Luz Gutierrez-Choquevilca et Pierre Déléage, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Émile Benveniste : temps linguistique et temps poétique”. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si tout temps est éternellement présent » : Émile Benveniste et l’expérience poétique du temps chez T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif "La reconstruction", Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir et l’International Auxiliary Language Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL; HTL, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste en Amérique. Nouveaux réseaux et horizons de recherche de l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2019, “La linguistique et ses formes historiques d’organisation et de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française, Oct 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North Americaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Victoria (Canada)., Nov 2019, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table : Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine (CNRS), James Crippen (UBC) et Rose-Marie Déchaine (UBC)., Nov 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s work on Tlingit language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppi di ricerca Do.Ri.F. Langues et sciences de la culture, Dec 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, linguiste, ethnologue, anthropologue … ou géographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques et anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Testenoire, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas : la collecte des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques amérindiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Jacqueline Léon et Jean-Michel Fortis, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage, 2025, 979-10-91587-32-7. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.697, 2020, 978-2-406-08961-2. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, Introduction du &amp;quot;Handbook of American Indian Languages&amp;quot; (1911)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lambert-lucas, pp.208, 2018, 978-2-35935-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine ; Georges-Jean Pinault Lambert-Lucas 2015, Emile Benveniste. Langues, cultures, religions, 978-2-35935-099-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015, Linguistique et littérature,, 2-35311-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen : Les notes manuscrites de Benveniste sur la langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Franche-Comté, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, l'inconscient et le poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas, pp.300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition, présentation et transcription de Chloé Laplantine. Lambert-Lucas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2025, HEL Livres, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tu3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Structure of language and structure of society” [Translation of Emile Benveniste’s article, “Structure de la langue et structure de la société”]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.288-297, 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; John E. Joseph; Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l'histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2023, HEL Livres, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir: form-feeling in language, culture, and poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Le Du; David Romand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, Metacognition, and the Intuition of Language Normativity. Theoretical, Epistemological, and Historical Perspectives on the Linguistic Feeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-195, In press, 978-3-031-17913-6. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17913-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Let us then consider that language interprets society’: Émile Benveniste on the relation between linguistic and social structures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.267-287., 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de la grammaire comparée à la poétique, en passant pas le Canada et l’Alaska : une pensée par problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ozouf Sénamin Amedegnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, la croisée des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2022, 978-2-35935-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcelvenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interviews in the history of linguistics, Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-66, 2022, 978-3-96110-396-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7096298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benveniste en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bernadet; Olivier Kachler; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6.p.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de Whorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti; Anamaria Curea; Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 339-349, 2020, 978-2-37906-030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’art – terrae incognitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Fenoglio; Giuseppe D'Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Un demi siècle après Problèmes de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la rue d'Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 141-151, 2019, 978-2-7288-0597-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (section “Langues, linguistiques”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, Anthropologie amérindienne, textes présentés par Isabelle Kalinowski et Camille Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-08-127081-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-24, 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; Georges-Jean Pinault </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.XI-XLIV, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine; Laplantine, Chloé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2015, Linguiste et littérature II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de l’Alaska à Baudelaire : d’inconnu en inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-238., 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A propos de l’introduction du Handbook of American Indian Languages : une écriture du point de vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand-Colin/Recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas. Le travail du regard, sous la direction de Michel Espagne et Isabelle Kalinowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.179-189., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos du cours de versification française de F. de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? (Sandrine Bédouret et Gisèle Prignitz dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste, Benveniste et les &amp;quot;correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunet, Emilie et Mahrer, Rudolf (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Benveniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Bruylant,, pp.75-95, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : l'inconscient dans le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arrivé, Michel, Muni Toke, Valelia et Normand, Claudine (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la grammaire à l'inconscient, dans les traces de Damourette et Pichon (actes de Cerisy 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.255-260, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">je parle pour traverser vers ce que je n'entends pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.17-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Serge (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Pour vivre langage. Actes de la journée d'étude organisée à l'IMEC (abbaye d'Ardenne), juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atelier du Grand Tétras, pp.25-38, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste et Le Vocabulaire des institutions indo-européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.125-130, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«The Owl of Minerva takes flight only when dusk begins to gather » Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4748361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : poétique de la théorie. Publication et transcription des manuscrits inédits d'une poétique de Baudelaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01228022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.3256" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502171v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.1284" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Jean Pinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benveniste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04070998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vapnarsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tuz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kachler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernadet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-utopie-de-l-art-melanges-offerts-a-gerard-dessons.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ll/emile-benveniste-vers-une-poetique-generale.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tu3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcelvenny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/361" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7096298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/emile-benveniste-la-croisee-des-disciplines/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6.p.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/heritages-receptions-ecoles-en-sciences-du-langage-avant-et-apres-saussure#" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/529-emile-benveniste.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieflammarion.fr/livre/4058553-anthropologie-amerindienne-franz-boas-flammarion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02047340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422691v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737258v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4748361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01228022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.3256" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502171v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.1284" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Jean Pinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benveniste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04070998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vapnarsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tuz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kachler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernadet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-utopie-de-l-art-melanges-offerts-a-gerard-dessons.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ll/emile-benveniste-vers-une-poetique-generale.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tu3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/emile-benveniste-la-croisee-des-disciplines/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcelvenny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/361" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7096298" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6.p.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/heritages-receptions-ecoles-en-sciences-du-langage-avant-et-apres-saussure#" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/529-emile-benveniste.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieflammarion.fr/livre/4058553-anthropologie-amerindienne-franz-boas-flammarion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02047340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422691v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737258v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4748361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01228022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>