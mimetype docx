--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Laplantine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett, Andrew. 2023. The Unnaming of Kroeber Hall. Language, Memory, and Indigenous California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46-2, pp.213-219. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12v6f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes autochtones et la formation de l’ethnolinguistique nord-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Linguistique et anthropologie au début du 20e siècle, 44 (2), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.3256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance d’Émile Benveniste et Roman Jakobson (1947-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Testenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-2, pp.139-168. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.155-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lévi-Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42-1, pp.155-181. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Algonkin words are like tiny imagist poems&amp;quot;. Edward Sapir, une poétique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi italiani di linguistica teorica e applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2, pp.304-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume, Benveniste : sur quelques thèmes de recherche communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langue et condition humaine : Gustave Guillaume et Émile Benveniste, 2019/1, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : ‟Or, comment produit-on la langue ? On ne reproduit rien”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Créativité et enseignement-apprentissage des langues, Hors-série (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Décimo, Marc, Comment la linguistique vint à Paris : de Michel Bréal à Ferdinand de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Emile Benveniste et la modernité de Baudelaire : &amp;quot;Etre moderne, c'est être vrai&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Baudelaire antimoderne (Antoine Compagnon et Matthieu Vernet dir.), 18-19 (décembre 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Herman Parret, Le Son et l'Oreille, Six essais sur les manuscrits saussuriens de Harvard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1, p. 167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Londei, Danielle & Santone, Laura (éd.), Entre linguistique et anthropologie, Observation de terrain, modèles d’analyse et expériences d’écriture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1 p. 169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Irène Fenoglio (dir.), Genesis, 35, Le geste linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-2, p. 157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Emile Benveniste et les langues amérindiennes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Teixeira, Valdir do Nascimento Flores, Chloé Laplantine, « Émile Benveniste: em direção a uma poética do discurso »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calidoscópio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 11 (n°2), p. 222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire entendre Benveniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, « Ce qui a fait signe &amp; ce qui fait sens », vol. 14 (n° 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire, une culturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle, point est vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 995, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hommage à Claudine Normand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La linguistique hispanique aujourd'hui, Tome XXXIV, Fascicule 1, p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; : une approche de Baudelaire et du langage poétique avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 175 (décembre), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème est le nom de la folie dans le langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12 (n° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : Poetic Language. Selections from Notes on the Language of Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Faculty Philosophy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE &amp;quot;SENTIMENT DE LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les archives des langues d’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues minorisées : quels enjeux aujourd'hui?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sorbonne pour l’Organisation des Nations Unies, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are such texts for?: Working with linguistic archives today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Arts and Sciences seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alaska Southeast, Juneau, Dec 2025, Juneau, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste’s research on North American languages (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group in American Indian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Berkeley (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études et documentations des langues autochtones d’Amérique du Nord : histoire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and philosophy of linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la revue Histoire Épistémologie Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Paroles d’experts » : École Rhénane des Sciences du langage (ErSciLang)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Theissen (Université de Strasbourg), Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste dans la forêt de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Conférence européenne de sémantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, l’ethnolinguistique entre Europe et Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptotypes : éthique et épistémologie dans l’étude du fait linguistique total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Félix Danos et Urmila Nair, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste et les catégories d’Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Alvarez-Pereyre, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de gloses interlinéaires des textes autochtones d’Amérique du Nord aux 19 e et 20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL 2022-2023 : L’annotation entre Moyen Âge et Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Cinato; Aimée Lahaussois, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Émile Benveniste en Amérique du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea-Luz Gutierrez-Choquevilca et Pierre Déléage, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Émile Benveniste : temps linguistique et temps poétique”. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si tout temps est éternellement présent » : Émile Benveniste et l’expérience poétique du temps chez T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif "La reconstruction", Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir et l’International Auxiliary Language Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL; HTL, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste en Amérique. Nouveaux réseaux et horizons de recherche de l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2019, “La linguistique et ses formes historiques d’organisation et de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française, Oct 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North Americaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Victoria (Canada)., Nov 2019, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table : Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine (CNRS), James Crippen (UBC) et Rose-Marie Déchaine (UBC)., Nov 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s work on Tlingit language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppi di ricerca Do.Ri.F. Langues et sciences de la culture, Dec 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, linguiste, ethnologue, anthropologue … ou géographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques et anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Testenoire, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas : la collecte des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques amérindiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Jacqueline Léon et Jean-Michel Fortis, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage, 2025, 979-10-91587-32-7. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.697, 2020, 978-2-406-08961-2. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, Introduction du &amp;quot;Handbook of American Indian Languages&amp;quot; (1911)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lambert-lucas, pp.208, 2018, 978-2-35935-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine ; Georges-Jean Pinault Lambert-Lucas 2015, Emile Benveniste. Langues, cultures, religions, 978-2-35935-099-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015, Linguistique et littérature,, 2-35311-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen : Les notes manuscrites de Benveniste sur la langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Franche-Comté, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, l'inconscient et le poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas, pp.300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition, présentation et transcription de Chloé Laplantine. Lambert-Lucas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2025, HEL Livres, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tu3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Structure of language and structure of society” [Translation of Emile Benveniste’s article, “Structure de la langue et structure de la société”]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.288-297, 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; John E. Joseph; Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l'histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2023, HEL Livres, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir: form-feeling in language, culture, and poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Le Du; David Romand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, Metacognition, and the Intuition of Language Normativity. Theoretical, Epistemological, and Historical Perspectives on the Linguistic Feeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-195, In press, 978-3-031-17913-6. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17913-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Let us then consider that language interprets society’: Émile Benveniste on the relation between linguistic and social structures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.267-287., 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de la grammaire comparée à la poétique, en passant pas le Canada et l’Alaska : une pensée par problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ozouf Sénamin Amedegnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, la croisée des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2022, 978-2-35935-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcelvenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interviews in the history of linguistics, Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-66, 2022, 978-3-96110-396-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7096298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benveniste en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bernadet; Olivier Kachler; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6.p.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de Whorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti; Anamaria Curea; Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 339-349, 2020, 978-2-37906-030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’art – terrae incognitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Fenoglio; Giuseppe D'Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Un demi siècle après Problèmes de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la rue d'Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 141-151, 2019, 978-2-7288-0597-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (section “Langues, linguistiques”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, Anthropologie amérindienne, textes présentés par Isabelle Kalinowski et Camille Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-08-127081-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-24, 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; Georges-Jean Pinault </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.XI-XLIV, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine; Laplantine, Chloé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2015, Linguiste et littérature II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de l’Alaska à Baudelaire : d’inconnu en inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-238., 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A propos de l’introduction du Handbook of American Indian Languages : une écriture du point de vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand-Colin/Recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas. Le travail du regard, sous la direction de Michel Espagne et Isabelle Kalinowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.179-189., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos du cours de versification française de F. de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? (Sandrine Bédouret et Gisèle Prignitz dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste, Benveniste et les &amp;quot;correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunet, Emilie et Mahrer, Rudolf (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Benveniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Bruylant,, pp.75-95, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : l'inconscient dans le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arrivé, Michel, Muni Toke, Valelia et Normand, Claudine (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la grammaire à l'inconscient, dans les traces de Damourette et Pichon (actes de Cerisy 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.255-260, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">je parle pour traverser vers ce que je n'entends pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.17-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Serge (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Pour vivre langage. Actes de la journée d'étude organisée à l'IMEC (abbaye d'Ardenne), juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atelier du Grand Tétras, pp.25-38, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste et Le Vocabulaire des institutions indo-européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.125-130, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«The Owl of Minerva takes flight only when dusk begins to gather » Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4748361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : poétique de la théorie. Publication et transcription des manuscrits inédits d'une poétique de Baudelaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01228022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Laplantine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett, Andrew. 2023. The Unnaming of Kroeber Hall. Language, Memory, and Indigenous California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46-2, pp.213-219. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12v6f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes autochtones et la formation de l’ethnolinguistique nord-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Linguistique et anthropologie au début du 20e siècle, 44 (2), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.3256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance d’Émile Benveniste et Roman Jakobson (1947-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Testenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-2, pp.139-168. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.155-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lévi-Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42-1, pp.155-181. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Algonkin words are like tiny imagist poems&amp;quot;. Edward Sapir, une poétique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi italiani di linguistica teorica e applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2, pp.304-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume, Benveniste : sur quelques thèmes de recherche communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langue et condition humaine : Gustave Guillaume et Émile Benveniste, 2019/1, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : ‟Or, comment produit-on la langue ? On ne reproduit rien”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Créativité et enseignement-apprentissage des langues, Hors-série (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Décimo, Marc, Comment la linguistique vint à Paris : de Michel Bréal à Ferdinand de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Londei, Danielle & Santone, Laura (éd.), Entre linguistique et anthropologie, Observation de terrain, modèles d’analyse et expériences d’écriture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1 p. 169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Emile Benveniste et la modernité de Baudelaire : &amp;quot;Etre moderne, c'est être vrai&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Baudelaire antimoderne (Antoine Compagnon et Matthieu Vernet dir.), 18-19 (décembre 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Herman Parret, Le Son et l'Oreille, Six essais sur les manuscrits saussuriens de Harvard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1, p. 167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Irène Fenoglio (dir.), Genesis, 35, Le geste linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-2, p. 157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Emile Benveniste et les langues amérindiennes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Teixeira, Valdir do Nascimento Flores, Chloé Laplantine, « Émile Benveniste: em direção a uma poética do discurso »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calidoscópio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 11 (n°2), p. 222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire entendre Benveniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, « Ce qui a fait signe &amp; ce qui fait sens », vol. 14 (n° 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle, point est vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 995, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hommage à Claudine Normand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La linguistique hispanique aujourd'hui, Tome XXXIV, Fascicule 1, p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire, une culturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; : une approche de Baudelaire et du langage poétique avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 175 (décembre), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème est le nom de la folie dans le langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12 (n° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : Poetic Language. Selections from Notes on the Language of Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Faculty Philosophy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE &amp;quot;SENTIMENT DE LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études et documentations des langues autochtones d’Amérique du Nord : histoire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and philosophy of linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste’s research on North American languages (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group in American Indian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Berkeley (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les archives des langues d’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues minorisées : quels enjeux aujourd'hui?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sorbonne pour l’Organisation des Nations Unies, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are such texts for?: Working with linguistic archives today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Arts and Sciences seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alaska Southeast, Juneau, Dec 2025, Juneau, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la revue Histoire Épistémologie Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Paroles d’experts » : École Rhénane des Sciences du langage (ErSciLang)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Theissen (Université de Strasbourg), Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste dans la forêt de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Conférence européenne de sémantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, l’ethnolinguistique entre Europe et Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptotypes : éthique et épistémologie dans l’étude du fait linguistique total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Félix Danos et Urmila Nair, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste et les catégories d’Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Alvarez-Pereyre, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de gloses interlinéaires des textes autochtones d’Amérique du Nord aux 19 e et 20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL 2022-2023 : L’annotation entre Moyen Âge et Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Cinato; Aimée Lahaussois, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Émile Benveniste en Amérique du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea-Luz Gutierrez-Choquevilca et Pierre Déléage, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Émile Benveniste : temps linguistique et temps poétique”. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si tout temps est éternellement présent » : Émile Benveniste et l’expérience poétique du temps chez T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif "La reconstruction", Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir et l’International Auxiliary Language Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL; HTL, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North Americaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Victoria (Canada)., Nov 2019, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table : Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine (CNRS), James Crippen (UBC) et Rose-Marie Déchaine (UBC)., Nov 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste en Amérique. Nouveaux réseaux et horizons de recherche de l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2019, “La linguistique et ses formes historiques d’organisation et de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française, Oct 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s work on Tlingit language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppi di ricerca Do.Ri.F. Langues et sciences de la culture, Dec 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, linguiste, ethnologue, anthropologue … ou géographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques et anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Testenoire, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas : la collecte des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques amérindiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Jacqueline Léon et Jean-Michel Fortis, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage, 2025, 979-10-91587-32-7. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.697, 2020, 978-2-406-08961-2. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, Introduction du &amp;quot;Handbook of American Indian Languages&amp;quot; (1911)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lambert-lucas, pp.208, 2018, 978-2-35935-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015, Linguistique et littérature,, 2-35311-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine ; Georges-Jean Pinault Lambert-Lucas 2015, Emile Benveniste. Langues, cultures, religions, 978-2-35935-099-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen : Les notes manuscrites de Benveniste sur la langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Franche-Comté, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition, présentation et transcription de Chloé Laplantine. Lambert-Lucas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, l'inconscient et le poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas, pp.300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2025, HEL Livres, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tu3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Structure of language and structure of society” [Translation of Emile Benveniste’s article, “Structure de la langue et structure de la société”]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.288-297, 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; John E. Joseph; Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l'histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2023, HEL Livres, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir: form-feeling in language, culture, and poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Le Du; David Romand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, Metacognition, and the Intuition of Language Normativity. Theoretical, Epistemological, and Historical Perspectives on the Linguistic Feeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-195, In press, 978-3-031-17913-6. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17913-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Let us then consider that language interprets society’: Émile Benveniste on the relation between linguistic and social structures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.267-287., 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcelvenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interviews in the history of linguistics, Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-66, 2022, 978-3-96110-396-6. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7096298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de la grammaire comparée à la poétique, en passant pas le Canada et l’Alaska : une pensée par problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ozouf Sénamin Amedegnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, la croisée des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2022, 978-2-35935-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benveniste en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bernadet; Olivier Kachler; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6.p.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de Whorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti; Anamaria Curea; Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 339-349, 2020, 978-2-37906-030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’art – terrae incognitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Fenoglio; Giuseppe D'Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Un demi siècle après Problèmes de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la rue d'Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 141-151, 2019, 978-2-7288-0597-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (section “Langues, linguistiques”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, Anthropologie amérindienne, textes présentés par Isabelle Kalinowski et Camille Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-08-127081-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de l’Alaska à Baudelaire : d’inconnu en inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-238., 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-24, 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; Georges-Jean Pinault </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.XI-XLIV, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine; Laplantine, Chloé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2015, Linguiste et littérature II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A propos de l’introduction du Handbook of American Indian Languages : une écriture du point de vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand-Colin/Recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas. Le travail du regard, sous la direction de Michel Espagne et Isabelle Kalinowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.179-189., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos du cours de versification française de F. de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? (Sandrine Bédouret et Gisèle Prignitz dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste, Benveniste et les &amp;quot;correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunet, Emilie et Mahrer, Rudolf (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Benveniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Bruylant,, pp.75-95, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : l'inconscient dans le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arrivé, Michel, Muni Toke, Valelia et Normand, Claudine (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la grammaire à l'inconscient, dans les traces de Damourette et Pichon (actes de Cerisy 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.255-260, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Serge (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Pour vivre langage. Actes de la journée d'étude organisée à l'IMEC (abbaye d'Ardenne), juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atelier du Grand Tétras, pp.25-38, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">je parle pour traverser vers ce que je n'entends pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.17-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste et Le Vocabulaire des institutions indo-européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.125-130, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«The Owl of Minerva takes flight only when dusk begins to gather » Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4748361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : poétique de la théorie. Publication et transcription des manuscrits inédits d'une poétique de Baudelaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01228022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.3256" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502171v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.1284" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Jean Pinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benveniste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04070998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vapnarsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tuz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kachler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernadet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-utopie-de-l-art-melanges-offerts-a-gerard-dessons.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ll/emile-benveniste-vers-une-poetique-generale.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tu3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/emile-benveniste-la-croisee-des-disciplines/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcelvenny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/361" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7096298" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6.p.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/heritages-receptions-ecoles-en-sciences-du-langage-avant-et-apres-saussure#" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/529-emile-benveniste.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieflammarion.fr/livre/4058553-anthropologie-amerindienne-franz-boas-flammarion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02047340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422691v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737258v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4748361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01228022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.3256" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502171v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.1284" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Jean Pinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benveniste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04070998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vapnarsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tuz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kachler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernadet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-utopie-de-l-art-melanges-offerts-a-gerard-dessons.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ll/emile-benveniste-vers-une-poetique-generale.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tu3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcelvenny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/361" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7096298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/emile-benveniste-la-croisee-des-disciplines/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6.p.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/heritages-receptions-ecoles-en-sciences-du-langage-avant-et-apres-saussure#" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/529-emile-benveniste.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieflammarion.fr/livre/4058553-anthropologie-amerindienne-franz-boas-flammarion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422691v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02047340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4748361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01228022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>