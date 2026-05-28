--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Laplantine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett, Andrew. 2023. The Unnaming of Kroeber Hall. Language, Memory, and Indigenous California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46-2, pp.213-219. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12v6f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes autochtones et la formation de l’ethnolinguistique nord-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Linguistique et anthropologie au début du 20e siècle, 44 (2), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.3256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance d’Émile Benveniste et Roman Jakobson (1947-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Testenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-2, pp.139-168. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.155-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lévi-Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42-1, pp.155-181. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Algonkin words are like tiny imagist poems&amp;quot;. Edward Sapir, une poétique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi italiani di linguistica teorica e applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2, pp.304-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume, Benveniste : sur quelques thèmes de recherche communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langue et condition humaine : Gustave Guillaume et Émile Benveniste, 2019/1, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : ‟Or, comment produit-on la langue ? On ne reproduit rien”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Créativité et enseignement-apprentissage des langues, Hors-série (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Décimo, Marc, Comment la linguistique vint à Paris : de Michel Bréal à Ferdinand de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Londei, Danielle & Santone, Laura (éd.), Entre linguistique et anthropologie, Observation de terrain, modèles d’analyse et expériences d’écriture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1 p. 169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Emile Benveniste et la modernité de Baudelaire : &amp;quot;Etre moderne, c'est être vrai&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Baudelaire antimoderne (Antoine Compagnon et Matthieu Vernet dir.), 18-19 (décembre 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Herman Parret, Le Son et l'Oreille, Six essais sur les manuscrits saussuriens de Harvard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1, p. 167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Irène Fenoglio (dir.), Genesis, 35, Le geste linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-2, p. 157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Emile Benveniste et les langues amérindiennes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Teixeira, Valdir do Nascimento Flores, Chloé Laplantine, « Émile Benveniste: em direção a uma poética do discurso »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calidoscópio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 11 (n°2), p. 222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire entendre Benveniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, « Ce qui a fait signe &amp; ce qui fait sens », vol. 14 (n° 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle, point est vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 995, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hommage à Claudine Normand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La linguistique hispanique aujourd'hui, Tome XXXIV, Fascicule 1, p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire, une culturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; : une approche de Baudelaire et du langage poétique avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 175 (décembre), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème est le nom de la folie dans le langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12 (n° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : Poetic Language. Selections from Notes on the Language of Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Faculty Philosophy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE &amp;quot;SENTIMENT DE LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études et documentations des langues autochtones d’Amérique du Nord : histoire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and philosophy of linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste’s research on North American languages (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group in American Indian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Berkeley (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les archives des langues d’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues minorisées : quels enjeux aujourd'hui?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sorbonne pour l’Organisation des Nations Unies, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are such texts for?: Working with linguistic archives today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Arts and Sciences seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alaska Southeast, Juneau, Dec 2025, Juneau, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la revue Histoire Épistémologie Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Paroles d’experts » : École Rhénane des Sciences du langage (ErSciLang)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Theissen (Université de Strasbourg), Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste dans la forêt de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Conférence européenne de sémantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, l’ethnolinguistique entre Europe et Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptotypes : éthique et épistémologie dans l’étude du fait linguistique total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Félix Danos et Urmila Nair, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste et les catégories d’Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Alvarez-Pereyre, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de gloses interlinéaires des textes autochtones d’Amérique du Nord aux 19 e et 20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL 2022-2023 : L’annotation entre Moyen Âge et Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Cinato; Aimée Lahaussois, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Émile Benveniste en Amérique du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea-Luz Gutierrez-Choquevilca et Pierre Déléage, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Émile Benveniste : temps linguistique et temps poétique”. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si tout temps est éternellement présent » : Émile Benveniste et l’expérience poétique du temps chez T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif "La reconstruction", Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir et l’International Auxiliary Language Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL; HTL, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North Americaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Victoria (Canada)., Nov 2019, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table : Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine (CNRS), James Crippen (UBC) et Rose-Marie Déchaine (UBC)., Nov 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste en Amérique. Nouveaux réseaux et horizons de recherche de l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2019, “La linguistique et ses formes historiques d’organisation et de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française, Oct 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s work on Tlingit language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppi di ricerca Do.Ri.F. Langues et sciences de la culture, Dec 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, linguiste, ethnologue, anthropologue … ou géographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques et anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Testenoire, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas : la collecte des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques amérindiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Jacqueline Léon et Jean-Michel Fortis, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage, 2025, 979-10-91587-32-7. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.697, 2020, 978-2-406-08961-2. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, Introduction du &amp;quot;Handbook of American Indian Languages&amp;quot; (1911)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lambert-lucas, pp.208, 2018, 978-2-35935-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015, Linguistique et littérature,, 2-35311-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine ; Georges-Jean Pinault Lambert-Lucas 2015, Emile Benveniste. Langues, cultures, religions, 978-2-35935-099-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen : Les notes manuscrites de Benveniste sur la langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Franche-Comté, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition, présentation et transcription de Chloé Laplantine. Lambert-Lucas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, l'inconscient et le poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas, pp.300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2025, HEL Livres, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tu3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Structure of language and structure of society” [Translation of Emile Benveniste’s article, “Structure de la langue et structure de la société”]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.288-297, 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; John E. Joseph; Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l'histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2023, HEL Livres, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir: form-feeling in language, culture, and poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Le Du; David Romand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, Metacognition, and the Intuition of Language Normativity. Theoretical, Epistemological, and Historical Perspectives on the Linguistic Feeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-195, In press, 978-3-031-17913-6. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17913-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Let us then consider that language interprets society’: Émile Benveniste on the relation between linguistic and social structures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.267-287., 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcelvenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interviews in the history of linguistics, Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-66, 2022, 978-3-96110-396-6. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7096298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de la grammaire comparée à la poétique, en passant pas le Canada et l’Alaska : une pensée par problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ozouf Sénamin Amedegnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, la croisée des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2022, 978-2-35935-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benveniste en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bernadet; Olivier Kachler; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6.p.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de Whorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti; Anamaria Curea; Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 339-349, 2020, 978-2-37906-030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’art – terrae incognitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Fenoglio; Giuseppe D'Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Un demi siècle après Problèmes de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la rue d'Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 141-151, 2019, 978-2-7288-0597-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (section “Langues, linguistiques”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, Anthropologie amérindienne, textes présentés par Isabelle Kalinowski et Camille Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-08-127081-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de l’Alaska à Baudelaire : d’inconnu en inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-238., 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-24, 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; Georges-Jean Pinault </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.XI-XLIV, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine; Laplantine, Chloé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2015, Linguiste et littérature II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A propos de l’introduction du Handbook of American Indian Languages : une écriture du point de vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand-Colin/Recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas. Le travail du regard, sous la direction de Michel Espagne et Isabelle Kalinowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.179-189., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos du cours de versification française de F. de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? (Sandrine Bédouret et Gisèle Prignitz dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste, Benveniste et les &amp;quot;correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunet, Emilie et Mahrer, Rudolf (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Benveniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Bruylant,, pp.75-95, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : l'inconscient dans le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arrivé, Michel, Muni Toke, Valelia et Normand, Claudine (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la grammaire à l'inconscient, dans les traces de Damourette et Pichon (actes de Cerisy 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.255-260, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Serge (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Pour vivre langage. Actes de la journée d'étude organisée à l'IMEC (abbaye d'Ardenne), juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atelier du Grand Tétras, pp.25-38, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">je parle pour traverser vers ce que je n'entends pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.17-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste et Le Vocabulaire des institutions indo-européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.125-130, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«The Owl of Minerva takes flight only when dusk begins to gather » Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4748361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : poétique de la théorie. Publication et transcription des manuscrits inédits d'une poétique de Baudelaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01228022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Laplantine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett, Andrew. 2023. The Unnaming of Kroeber Hall. Language, Memory, and Indigenous California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46-2, pp.213-219. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12v6f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes autochtones et la formation de l’ethnolinguistique nord-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Linguistique et anthropologie au début du 20e siècle, 44 (2), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.3256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance d’Émile Benveniste et Roman Jakobson (1947-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Testenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43-2, pp.139-168. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (1), pp.155-181. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres d’Émile Benveniste à Claude Lévi-Strauss (1948-1967)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lévi-Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42-1, pp.155-181. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Algonkin words are like tiny imagist poems&amp;quot;. Edward Sapir, une poétique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi italiani di linguistica teorica e applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2, pp.304-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume, Benveniste : sur quelques thèmes de recherche communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Langue et condition humaine : Gustave Guillaume et Émile Benveniste, 2019/1, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : ‟Or, comment produit-on la langue ? On ne reproduit rien”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Créativité et enseignement-apprentissage des langues, Hors-série (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Décimo, Marc, Comment la linguistique vint à Paris : de Michel Bréal à Ferdinand de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Emile Benveniste et la modernité de Baudelaire : &amp;quot;Etre moderne, c'est être vrai&amp;quot;»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Baudelaire antimoderne (Antoine Compagnon et Matthieu Vernet dir.), 18-19 (décembre 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Herman Parret, Le Son et l'Oreille, Six essais sur les manuscrits saussuriens de Harvard »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1, p. 167-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Londei, Danielle & Santone, Laura (éd.), Entre linguistique et anthropologie, Observation de terrain, modèles d’analyse et expériences d’écriture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37-1 p. 169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de « Irène Fenoglio (dir.), Genesis, 35, Le geste linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35-2, p. 157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Emile Benveniste et les langues amérindiennes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Teixeira, Valdir do Nascimento Flores, Chloé Laplantine, « Émile Benveniste: em direção a uma poética do discurso »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calidoscópio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 11 (n°2), p. 222-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire entendre Benveniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, « Ce qui a fait signe &amp; ce qui fait sens », vol. 14 (n° 7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire, une culturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle, point est vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 995, pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hommage à Claudine Normand »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La linguistique hispanique aujourd'hui, Tome XXXIV, Fascicule 1, p. 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (avril 2012), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; : une approche de Baudelaire et du langage poétique avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 175 (décembre), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire&amp;quot; avec Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poème est le nom de la folie dans le langage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12 (n° 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : Poetic Language. Selections from Notes on the Language of Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Faculty Philosophy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (1), pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE &amp;quot;SENTIMENT DE LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.153-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les archives des langues d’Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues minorisées : quels enjeux aujourd'hui?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sorbonne pour l’Organisation des Nations Unies, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are such texts for?: Working with linguistic archives today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Arts and Sciences seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alaska Southeast, Juneau, Dec 2025, Juneau, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste’s research on North American languages (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group in American Indian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Berkeley (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études et documentations des langues autochtones d’Amérique du Nord : histoire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and philosophy of linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la revue Histoire Épistémologie Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Paroles d’experts » : École Rhénane des Sciences du langage (ErSciLang)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Theissen (Université de Strasbourg), Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste dans la forêt de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Conférence européenne de sémantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, l’ethnolinguistique entre Europe et Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptotypes : éthique et épistémologie dans l’étude du fait linguistique total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Félix Danos et Urmila Nair, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste et les catégories d’Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du laboratoire d'éco-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Alvarez-Pereyre, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de gloses interlinéaires des textes autochtones d’Amérique du Nord aux 19 e et 20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire HTL 2022-2023 : L’annotation entre Moyen Âge et Modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Cinato; Aimée Lahaussois, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Émile Benveniste en Amérique du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea-Luz Gutierrez-Choquevilca et Pierre Déléage, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Émile Benveniste : temps linguistique et temps poétique”. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si tout temps est éternellement présent » : Émile Benveniste et l’expérience poétique du temps chez T.S. Eliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : temps linguistique et temps poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif "La reconstruction", Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir et l’International Auxiliary Language Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL; HTL, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste en Amérique. Nouveaux réseaux et horizons de recherche de l'après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL-HTL 2019, “La linguistique et ses formes historiques d’organisation et de production”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enquêtes linguistiques d’Emile Benveniste en Amérique du Nord (1952-1953)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance française, Oct 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s Linguistic Research in North Americaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Victoria (Canada)., Nov 2019, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table : Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du kashxeedí kei gax̱tusgéet / Waking the archives / Réveiller les archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine (CNRS), James Crippen (UBC) et Rose-Marie Déchaine (UBC)., Nov 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste’s work on Tlingit language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henry Sweet Society Colloquium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henry Sweet Society, Sep 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, linguiste, ethnologue, anthropologue … ou géographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques et anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Testenoire, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, une théorie du point de vue pour repenser la linguistique et l’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppi di ricerca Do.Ri.F. Langues et sciences de la culture, Dec 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHESL-HTL, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas : la collecte des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques amérindiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Laplantine, Jacqueline Léon et Jean-Michel Fortis, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage, 2025, 979-10-91587-32-7. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kachler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bernadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.697, 2020, 978-2-406-08961-2. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Boas, Introduction du &amp;quot;Handbook of American Indian Languages&amp;quot; (1911)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lambert-lucas, pp.208, 2018, 978-2-35935-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine ; Georges-Jean Pinault Lambert-Lucas 2015, Emile Benveniste. Langues, cultures, religions, 978-2-35935-099-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015, Linguistique et littérature,, 2-35311-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen : Les notes manuscrites de Benveniste sur la langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Franche-Comté, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, l'inconscient et le poème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas, pp.300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition, présentation et transcription de Chloé Laplantine. Lambert-Lucas, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vapnarsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnolinguistique – Anthropologie linguistique : histoires et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société d’histoire et d’épistémologie des sciences du langage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2025, HEL Livres, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14tu3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Structure of language and structure of society” [Translation of Emile Benveniste’s article, “Structure de la langue et structure de la société”]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.288-297, 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; John E. Joseph; Emilie Aussant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l'histoire des théories linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2023, HEL Livres, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sapir: form-feeling in language, culture, and poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Le Du; David Romand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, Metacognition, and the Intuition of Language Normativity. Theoretical, Epistemological, and Historical Perspectives on the Linguistic Feeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-195, In press, 978-3-031-17913-6. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17913-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Let us then consider that language interprets society’: Émile Benveniste on the relation between linguistic and social structures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James McElvenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The limits of structuralism: forgotten sources in the history of modern linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.267-287., 2023, 9780192849045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de la grammaire comparée à la poétique, en passant pas le Canada et l’Alaska : une pensée par problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ozouf Sénamin Amedegnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste, la croisée des disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-30, 2022, 978-2-35935-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcelvenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interviews in the history of linguistics, Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-66, 2022, 978-3-96110-396-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7096298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benveniste en Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Bernadet; Olivier Kachler; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art, Mélanges offerts à Gérard Dessons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08963-6.p.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de Whorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Bisconti; Anamaria Curea; Rossana De Angelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 339-349, 2020, 978-2-37906-030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’art – terrae incognitae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irène Fenoglio; Giuseppe D'Ottavi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Un demi siècle après Problèmes de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la rue d'Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 141-151, 2019, 978-2-7288-0597-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (section “Langues, linguistiques”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas, Anthropologie amérindienne, textes présentés par Isabelle Kalinowski et Camille Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-08-127081-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-24, 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine; Laplantine, Chloé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2015, Linguiste et littérature II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Jean Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Laplantine; Georges-Jean Pinault </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Langues, cultures, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.XI-XLIV, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste, de l’Alaska à Baudelaire : d’inconnu en inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret; Chloé Laplantine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-238., 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A propos de l’introduction du Handbook of American Indian Languages : une écriture du point de vue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand-Colin/Recherches. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franz Boas. Le travail du regard, sous la direction de Michel Espagne et Isabelle Kalinowski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.179-189., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À propos du cours de versification française de F. de Saussure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ? (Sandrine Bédouret et Gisèle Prignitz dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste, Benveniste et les &amp;quot;correspondances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brunet, Emilie et Mahrer, Rudolf (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Benveniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia-Bruylant,, pp.75-95, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : l'inconscient dans le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arrivé, Michel, Muni Toke, Valelia et Normand, Claudine (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la grammaire à l'inconscient, dans les traces de Damourette et Pichon (actes de Cerisy 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.255-260, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">je parle pour traverser vers ce que je n'entends pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.17-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique d'Emile Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Serge (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste. Pour vivre langage. Actes de la journée d'étude organisée à l'IMEC (abbaye d'Ardenne), juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atelier du Grand Tétras, pp.25-38, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste et Le Vocabulaire des institutions indo-européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joubert, Claire (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte étranger (2) Travaux 2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.125-130, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«The Owl of Minerva takes flight only when dusk begins to gather » Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4748361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : poétique de la théorie. Publication et transcription des manuscrits inédits d'une poétique de Baudelaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01228022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.3256" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502171v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.1284" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Jean Pinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benveniste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04070998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vapnarsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tuz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kachler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernadet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-utopie-de-l-art-melanges-offerts-a-gerard-dessons.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ll/emile-benveniste-vers-une-poetique-generale.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tu3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcelvenny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/361" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7096298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/emile-benveniste-la-croisee-des-disciplines/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6.p.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/heritages-receptions-ecoles-en-sciences-du-langage-avant-et-apres-saussure#" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/529-emile-benveniste.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieflammarion.fr/livre/4058553-anthropologie-amerindienne-franz-boas-flammarion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422691v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02047340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4748361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01228022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v6f" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.3256" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502171v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.1284" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Jean Pinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benveniste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.612" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04070998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marsault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294942v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vapnarsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tuz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kachler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernadet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-utopie-de-l-art-melanges-offerts-a-gerard-dessons.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ll/emile-benveniste-vers-une-poetique-generale.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/shesl/728" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tu3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17913-6_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/emile-benveniste-la-croisee-des-disciplines/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcelvenny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/361" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7096298" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08963-6.p.0061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/heritages-receptions-ecoles-en-sciences-du-langage-avant-et-apres-saussure#" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/529-emile-benveniste.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieflammarion.fr/livre/4058553-anthropologie-amerindienne-franz-boas-flammarion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02047340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422691v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737258v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4748361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01228022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>