--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -502,961 +502,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demyelinating neuropathy as the initial presentation of familial E200K Creutzfeldt–Jakob disease in two patients</w:t>
+                <w:t xml:space="preserve">Exploring the link between personality dimensions and non-motor fluctuations in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delorme</w:t>
+                <w:t xml:space="preserve">Mathilde Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pégat</w:t>
+                <w:t xml:space="preserve">Estelle Harroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Theuriet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.52296⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.1007-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1877718X251354932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929178v1</w:t>
+                <w:t xml:space="preserve">hal-05144998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the link between personality dimensions and non-motor fluctuations in Parkinson's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demyelinating neuropathy as the initial presentation of familial E200K Creutzfeldt–Jakob disease in two patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boussac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Faggianelli</w:t>
+                <w:t xml:space="preserve">Julian Theuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Harroch</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margherita Fabbri</w:t>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.1007-1018. </w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1877718X251354932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acn3.52296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144998v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Translation of the Movement Disorder Society Non‐Motor Symptoms Scale ( MDS ‐ NMS ) in Parkinson's Disease</w:t>
+                <w:t xml:space="preserve">Neuropsychiatric fluctuations in Parkinson's disease: A French multicenter study of the NFS psychometric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Desjardins</w:t>
+                <w:t xml:space="preserve">Emmanuelle Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Grimaldi</w:t>
+                <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Luo</w:t>
+                <w:t xml:space="preserve">Mathieu Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luowen Yu</w:t>
+                <w:t xml:space="preserve">Dominique Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Goetz</w:t>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.107954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mdc3.70323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240709v1</w:t>
+                <w:t xml:space="preserve">hal-05185268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Brain Stimulation in Classical Galactosemia: A Case‐Report</w:t>
+                <w:t xml:space="preserve">Validation of the French Translation of the Movement Disorder Society Non‐Motor Symptoms Scale ( MDS ‐ NMS ) in Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Billet</w:t>
+                <w:t xml:space="preserve">Clément Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Simon</w:t>
+                <w:t xml:space="preserve">Stéphan Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">Sheng Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaide Jaulent</w:t>
+                <w:t xml:space="preserve">Luowen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Jaulent</w:t>
+                <w:t xml:space="preserve">Christopher Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 13, pp.575-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mdc3.70180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mdc3.70323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133213v1</w:t>
+                <w:t xml:space="preserve">hal-05240709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric fluctuations in Parkinson's disease: A French multicenter study of the NFS psychometric properties</w:t>
+                <w:t xml:space="preserve">Deep Brain Stimulation in Classical Galactosemia: A Case‐Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Schmitt</w:t>
+                <w:t xml:space="preserve">Nolwenn Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouvard</w:t>
+                <w:t xml:space="preserve">Emile Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Anheim</w:t>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guehl</w:t>
+                <w:t xml:space="preserve">Adelaide Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Klinger</w:t>
+                <w:t xml:space="preserve">Paul Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.107954. </w:t>
+              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mdc3.70180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185268v1</w:t>
+                <w:t xml:space="preserve">hal-05133213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSP‐Richardson 's Syndrome as a Rare Phenotypic Expression of Very Late‐Onset Huntington's Disease: A Case Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep brain stimulation for severe dystonia associated with Wilson disease: A prospective multicenter meta‐analysis of an N‐of‐1 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Prange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">Aurelia Poujois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Roche</w:t>
+                <w:t xml:space="preserve">Maxime Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Quadrio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mdc3.13943⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.16524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801803v1</w:t>
+                <w:t xml:space="preserve">hal-04929461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain stimulation for severe dystonia associated with Wilson disease: A prospective multicenter meta‐analysis of an N‐of‐1 trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">PSP‐Richardson 's Syndrome as a Rare Phenotypic Expression of Very Late‐Onset Huntington's Disease: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Poujois</w:t>
+                <w:t xml:space="preserve">Pauline Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+                <w:t xml:space="preserve">Isabelle Quadrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Demily</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (1), </w:t>
+              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), pp.303-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ene.16524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mdc3.13943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929461v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globus Pallidus Lesion With Iron Deposition and Dopaminergic Denervation in a Patient With a Pathogenic SLC6A1 Variant</w:t>
               </w:r>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noradrenergic alterations in Parkinson's disease: a combined 11 C-yohimbine PET/neuromelanin MRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1704,325 +1704,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441098v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and Outcomes of Late‐Onset Wilson's Disease: A National Registry‐Based Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy and safety of clonidine for the treatment of impulse control disorder in Parkinson’s disease: a multicenter, parallel, randomised, double-blind, Phase 2b Clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Nilles</w:t>
+                <w:t xml:space="preserve">Noémie Timestit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Alexandre Obadia</w:t>
+                <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sobesky</w:t>
+                <w:t xml:space="preserve">Domitille Dilly Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillaud</w:t>
+                <w:t xml:space="preserve">Caroline Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.29292⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270, pp.4851 - 4859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11814-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183831v1</w:t>
+                <w:t xml:space="preserve">hal-04274916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of clonidine for the treatment of impulse control disorder in Parkinson’s disease: a multicenter, parallel, randomised, double-blind, Phase 2b Clinical trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">Diagnosis and Outcomes of Late‐Onset Wilson's Disease: A National Registry‐Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Timestit</w:t>
+                <w:t xml:space="preserve">Mickael Alexandre Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Marques</w:t>
+                <w:t xml:space="preserve">Rodolphe Sobesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Dilly Duchez</w:t>
+                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Giordana</w:t>
+                <w:t xml:space="preserve">Olivier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 270, pp.4851 - 4859. </w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (2), pp.321-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-11814-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mds.29292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274916v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of α 2 -Adrenergic Receptors in the Living Human Brain Using [ 11 C]yohimbine PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Souvannanorath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tremor and Other Hyperkinetic Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.46. </w:t>
@@ -2378,368 +2378,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limbic Stimulation Drives Mania in STN-DBS in Parkinson Disease: A Prospective Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Prange</w:t>
+                <w:t xml:space="preserve">Botulinum toxin injections are an effective treatment for patients with essential head tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyu Lin</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Castelnovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">Frédérique Fluchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (Suppl. 2), pp.S425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222081v1</w:t>
+                <w:t xml:space="preserve">hal-04367745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botulinum toxin injections are an effective treatment for patients with essential head tremor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rieu</w:t>
+                <w:t xml:space="preserve">Limbic Stimulation Drives Mania in STN-DBS in Parkinson Disease: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Fluchère</w:t>
+                <w:t xml:space="preserve">Teodor Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92 (3), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.26434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367745v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality Assessment with Temperament and Character Inventory in Parkinson's Disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 103, pp.34--41. </w:t>
@@ -2771,325 +2771,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noradrenaline and Movement Initiation Disorders in Parkinson’s Disease: A Pharmacological Functional MRI Study with Clonidine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintenance therapy simplification using a single daily dose: A preliminary real-life feasibility study in patients with Wilson disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Criaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">France Woimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Poisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+                <w:t xml:space="preserve">Eduardo Couchonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11172640⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (9), pp.101978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2022.101978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800390v1</w:t>
+                <w:t xml:space="preserve">hal-04183809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance therapy simplification using a single daily dose: A preliminary real-life feasibility study in patients with Wilson disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillaud</w:t>
+                <w:t xml:space="preserve">Noradrenaline and Movement Initiation Disorders in Parkinson’s Disease: A Pharmacological Functional MRI Study with Clonidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Criaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Woimant</w:t>
+                <w:t xml:space="preserve">Alice Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Couchonnal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloe Laurencin</w:t>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (9), pp.101978. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (17), pp.2640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2022.101978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11172640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183809v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling [11C]yohimbine PET human brain kinetics with test-retest reliability, competition sensitivity studies and search for a suitable reference region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,64 +3473,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Lamboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Couchonnal-Bedoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lion-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3741,51 +3741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Spay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3849,90 +3849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel heterozygous ANO3 mutation responsible for myoclonic dystonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3983,103 +3983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and time course of long-term motor and nonmotor complications in Parkinson disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (2), pp.e148-e160. </w:t>
@@ -4111,825 +4111,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, Biomarker, and Molecular Delineations and Genotype-Phenotype Correlations of Ataxia With Oculomotor Apraxia Type 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toe dystonia in Parkinson's disease: Impact of subthalamic nucleus deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Renaud</w:t>
+                <w:t xml:space="preserve">Solveig Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Ceu Moreira</w:t>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bondo Ben Monga</w:t>
+                <w:t xml:space="preserve">Lorraine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabab Debs</w:t>
+                <w:t xml:space="preserve">Sylvie Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 392, pp.65-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2018.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2017.4373⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438841v1</w:t>
+                <w:t xml:space="preserve">hal-04548039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toe dystonia in Parkinson's disease: Impact of subthalamic nucleus deep brain stimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adult Niemann-Pick disease type C in France: clinical phenotypes and long-term miglustat treatment effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Montaut</w:t>
+                <w:t xml:space="preserve">Yann Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
+                <w:t xml:space="preserve">Ana Lucia Hütter-Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Bernard</w:t>
+                <w:t xml:space="preserve">Philippe Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bin</w:t>
+                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kaphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-018-0913-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548039v1</w:t>
+                <w:t xml:space="preserve">hal-03541909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Niemann-Pick disease type C in France: clinical phenotypes and long-term miglustat treatment effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical, Biomarker, and Molecular Delineations and Genotype-Phenotype Correlations of Ataxia With Oculomotor Apraxia Type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lucia Hütter-Moncada</w:t>
+                <w:t xml:space="preserve">Mathilde Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Latour</w:t>
+                <w:t xml:space="preserve">Maria-Ceu Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
+                <w:t xml:space="preserve">Bondo Ben Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Kaphan</w:t>
+                <w:t xml:space="preserve">Diana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-018-0913-4⟩</w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (4), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2017.4373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541909v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver Transplantation in Wilson's Disease with Neurological Impairment: Evaluation in 4 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lion-Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (1-2), pp.5-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000452658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitfalls in ataxia with ocular motor apraxia type 1: pseudodominant inheritance and very late onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tilikete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 262 (5), pp.1366-1368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-015-7717-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral small fiber dysfunction and neuropathic pain in patients with Morvan syndrome: Table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Camdessanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mauguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85 (23), pp.2076-2078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4939,163 +4951,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of levodopa in the interpretation of social interactions in people living with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-97788-1.PMID:34535699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5105,114 +5117,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du système noradrenergique chez l'homme et dans la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences. Université Claude Bernard - Lyon I, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023LYO10332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04839402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5359,51 +5371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05391244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lanore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.108124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Comet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Faggianelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2026.100426" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonjour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurencin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;gat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.52296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05144998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boussac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harroch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X251354932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05240709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desjardins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Grimaldi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Luo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luowen Yu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goetz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.70323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Billet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jaulent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaulent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.70180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guehl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107954" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13943" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poujois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16524" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Leclert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Laurencin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hermier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000200136" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441098v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad338" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alexandre Obadia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sobesky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29292" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050843" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Dimopoulou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taieb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Souvannanorath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fluchere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062385" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.08.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Couchonnal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2022.101978" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118328" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Des Neiges Santin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voulleminot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28320" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wirth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthillier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brinzeu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Couchonnal-Bedoya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00167h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Demailly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Barwick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa304" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114093v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Meyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.01.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chelly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2019.06.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006737" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438841v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ceu Moreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bondo Ben Monga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Debs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2017.4373" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Montaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.07.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nadjar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia H&#252;tter-Moncada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-018-0913-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172927v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brunet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Francois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000452658" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009097v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koenig" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-015-7717-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188606v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maugui&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983911v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Porte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1.PMID:34535699" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04839402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10332" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05391244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lanore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.108124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Comet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Faggianelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2026.100426" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonjour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurencin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05144998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boussac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harroch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X251354932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;gat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.52296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guehl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05240709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desjardins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Grimaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luowen Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.70323" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Billet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jaulent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaulent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.70180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poujois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16524" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13943" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Leclert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Laurencin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hermier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000200136" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441098v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad338" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alexandre Obadia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sobesky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29292" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050843" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Dimopoulou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taieb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Souvannanorath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fluchere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062385" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.08.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Couchonnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2022.101978" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118328" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Des Neiges Santin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voulleminot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28320" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wirth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthillier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brinzeu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Couchonnal-Bedoya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00167h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Demailly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Barwick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa304" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114093v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Meyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.01.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chelly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2019.06.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006737" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Montaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.07.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2054JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541909v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nadjar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia H&#252;tter-Moncada" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-018-0913-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ceu Moreira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bondo Ben Monga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Debs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2017.4373" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Francois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000452658" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koenig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-015-7717-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188606v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maugui&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Porte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1.PMID:34535699" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04839402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10332" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>