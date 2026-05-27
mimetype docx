--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -66,1799 +66,1799 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor complications and postural abnormalities interplay in Parkinson's disease</w:t>
+                <w:t xml:space="preserve">Differential effects of levodopa on social cognition in people with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Fabbri</w:t>
+                <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Lanore</w:t>
+                <w:t xml:space="preserve">Élise Métereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bertille</w:t>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
+                <w:t xml:space="preserve">Adélaide Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rascol</w:t>
+                <w:t xml:space="preserve">Océane Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 142, pp.108124. </w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.108124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1877718X261435304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391244v1</w:t>
+                <w:t xml:space="preserve">hal-05607598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of deep brain stimulation on non motor fluctuations in Parkinson’s disease (assessed with the NMF severity scale)</w:t>
+                <w:t xml:space="preserve">Motor complications and postural abnormalities interplay in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Matta</w:t>
+                <w:t xml:space="preserve">Margherita Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Comet</w:t>
+                <w:t xml:space="preserve">Aymeric Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gaillard</w:t>
+                <w:t xml:space="preserve">Nathalie Bertille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Faggianelli</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Grimaldi</w:t>
+                <w:t xml:space="preserve">Olivier Rascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Parkinsonism &amp; Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14, pp.100426. </w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 142, pp.108124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prdoa.2026.100426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.108124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510245v1</w:t>
+                <w:t xml:space="preserve">hal-05391244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DBS-related infections in Parkinson's disease: Incidence, risk factors, management and outcome</w:t>
+                <w:t xml:space="preserve">Effects of deep brain stimulation on non motor fluctuations in Parkinson’s disease (assessed with the NMF severity scale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Desnoyers</w:t>
+                <w:t xml:space="preserve">Christian Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonjour</w:t>
+                <w:t xml:space="preserve">Camille Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Metereau</w:t>
+                <w:t xml:space="preserve">Corentin Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Danaila</w:t>
+                <w:t xml:space="preserve">Florent Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laurencin</w:t>
+                <w:t xml:space="preserve">Stephan Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Clinical Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.100426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prdoa.2026.100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514260v1</w:t>
+                <w:t xml:space="preserve">hal-05510245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the link between personality dimensions and non-motor fluctuations in Parkinson's disease</w:t>
+                <w:t xml:space="preserve">DBS-related infections in Parkinson's disease: Incidence, risk factors, management and outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boussac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Faggianelli</w:t>
+                <w:t xml:space="preserve">M. Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Harroch</w:t>
+                <w:t xml:space="preserve">M. Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margherita Fabbri</w:t>
+                <w:t xml:space="preserve">E. Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1877718X251354932⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2026.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144998v1</w:t>
+                <w:t xml:space="preserve">hal-05514260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demyelinating neuropathy as the initial presentation of familial E200K Creutzfeldt–Jakob disease in two patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the link between personality dimensions and non-motor fluctuations in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Theuriet</w:t>
+                <w:t xml:space="preserve">Mathilde Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Brandel</w:t>
+                <w:t xml:space="preserve">Estelle Harroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.1007-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.52296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1877718X251354932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929178v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric fluctuations in Parkinson's disease: A French multicenter study of the NFS psychometric properties</w:t>
+                <w:t xml:space="preserve">Demyelinating neuropathy as the initial presentation of familial E200K Creutzfeldt–Jakob disease in two patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Schmitt</w:t>
+                <w:t xml:space="preserve">Cécile Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouvard</w:t>
+                <w:t xml:space="preserve">Antoine Pégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Anheim</w:t>
+                <w:t xml:space="preserve">Julian Theuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guehl</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Klinger</w:t>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.107954. </w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acn3.52296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185268v1</w:t>
+                <w:t xml:space="preserve">hal-04929178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Translation of the Movement Disorder Society Non‐Motor Symptoms Scale ( MDS ‐ NMS ) in Parkinson's Disease</w:t>
+                <w:t xml:space="preserve">Deep Brain Stimulation in Classical Galactosemia: A Case‐Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Desjardins</w:t>
+                <w:t xml:space="preserve">Nolwenn Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Grimaldi</w:t>
+                <w:t xml:space="preserve">Emile Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Luo</w:t>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luowen Yu</w:t>
+                <w:t xml:space="preserve">Adelaide Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Goetz</w:t>
+                <w:t xml:space="preserve">Paul Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13, pp.575-579. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mdc3.70323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mdc3.70180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240709v1</w:t>
+                <w:t xml:space="preserve">hal-05133213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Brain Stimulation in Classical Galactosemia: A Case‐Report</w:t>
+                <w:t xml:space="preserve">Validation of the French Translation of the Movement Disorder Society Non‐Motor Symptoms Scale ( MDS ‐ NMS ) in Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Billet</w:t>
+                <w:t xml:space="preserve">Clément Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Simon</w:t>
+                <w:t xml:space="preserve">Stéphan Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">Sheng Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaide Jaulent</w:t>
+                <w:t xml:space="preserve">Luowen Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Jaulent</w:t>
+                <w:t xml:space="preserve">Christopher Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 13, pp.575-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mdc3.70180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mdc3.70323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133213v1</w:t>
+                <w:t xml:space="preserve">hal-05240709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain stimulation for severe dystonia associated with Wilson disease: A prospective multicenter meta‐analysis of an N‐of‐1 trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuropsychiatric fluctuations in Parkinson's disease: A French multicenter study of the NFS psychometric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Poujois</w:t>
+                <w:t xml:space="preserve">Emmanuelle Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bonjour</w:t>
+                <w:t xml:space="preserve">Martine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Demily</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mathieu Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.16524⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.107954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2025.107954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929461v1</w:t>
+                <w:t xml:space="preserve">hal-05185268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSP‐Richardson 's Syndrome as a Rare Phenotypic Expression of Very Late‐Onset Huntington's Disease: A Case Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quadrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (3), pp.303-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mdc3.13943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globus Pallidus Lesion With Iron Deposition and Dopaminergic Denervation in a Patient With a Pathogenic SLC6A1 Variant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoire Leclert</w:t>
+                <w:t xml:space="preserve">Deep brain stimulation for severe dystonia associated with Wilson disease: A prospective multicenter meta‐analysis of an N‐of‐1 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Laurencin</w:t>
+                <w:t xml:space="preserve">Aurelia Poujois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Ameli</w:t>
+                <w:t xml:space="preserve">Maxime Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hermier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthime Flaus</w:t>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000200136⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.16524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928946v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noradrenergic alterations in Parkinson's disease: a combined 11 C-yohimbine PET/neuromelanin MRI study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">Globus Pallidus Lesion With Iron Deposition and Dopaminergic Denervation in a Patient With a Pathogenic SLC6A1 Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Leclert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lancelot</w:t>
+                <w:t xml:space="preserve">Chloe Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Brosse</w:t>
+                <w:t xml:space="preserve">Roxana Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Mérida</w:t>
+                <w:t xml:space="preserve">Marc Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+                <w:t xml:space="preserve">Anthime Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 147 (4), pp.1377-1388. </w:t>
+              <w:t xml:space="preserve">Neurology Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.799-811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awad338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000200136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441098v3</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of clonidine for the treatment of impulse control disorder in Parkinson’s disease: a multicenter, parallel, randomised, double-blind, Phase 2b Clinical trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Noradrenergic alterations in Parkinson's disease: a combined 11 C-yohimbine PET/neuromelanin MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Timestit</w:t>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Marques</w:t>
+                <w:t xml:space="preserve">Sarah Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Dilly Duchez</w:t>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Giordana</w:t>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 270, pp.4851 - 4859. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147 (4), pp.1377-1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-11814-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awad338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274916v1</w:t>
+                <w:t xml:space="preserve">hal-04441098v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis and Outcomes of Late‐Onset Wilson's Disease: A National Registry‐Based Study</w:t>
               </w:r>
@@ -1972,2976 +1972,3110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of α 2 -Adrenergic Receptors in the Living Human Brain Using [ 11 C]yohimbine PET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of clonidine for the treatment of impulse control disorder in Parkinson’s disease: a multicenter, parallel, randomised, double-blind, Phase 2b Clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Merida</w:t>
+                <w:t xml:space="preserve">Noémie Timestit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+                <w:t xml:space="preserve">Ana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Dilly Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom13050843⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 270, pp.4851 - 4859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-11814-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098859v1</w:t>
+                <w:t xml:space="preserve">hal-04274916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Electrophysiological Characterization of Essential Tremor in 18 Children and Adolescents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evgenia Dimopoulou</w:t>
+                <w:t xml:space="preserve">Distribution of α 2 -Adrenergic Receptors in the Living Human Brain Using [ 11 C]yohimbine PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Taieb</w:t>
+                <w:t xml:space="preserve">Inès Merida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Souvannanorath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tremor and Other Hyperkinetic Movements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.46. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/tohm.803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom13050843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04383318v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Head Tremors in Medical Conditions: A Comparison of Analyses Using a 2D Video Camera and a 3D Wireless Inertial Motion Unit</w:t>
+                <w:t xml:space="preserve">Clinical and Electrophysiological Characterization of Essential Tremor in 18 Children and Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amarantini</w:t>
+                <w:t xml:space="preserve">Julie Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rieu</w:t>
+                <w:t xml:space="preserve">Evgenia Dimopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Castelnovo</w:t>
+                <w:t xml:space="preserve">Guillaume Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Fluchere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloe Laurencin</w:t>
+                <w:t xml:space="preserve">Sarah Souvannanorath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (6), pp.2385. </w:t>
+              <w:t xml:space="preserve">Tremor and Other Hyperkinetic Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22062385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/tohm.803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634261v1</w:t>
+                <w:t xml:space="preserve">hal-04383318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botulinum toxin injections are an effective treatment for patients with essential head tremor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Quantification of Head Tremors in Medical Conditions: A Comparison of Analyses Using a 2D Video Camera and a 3D Wireless Inertial Motion Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Castelnovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Fluchère</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Fluchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22062385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367745v1</w:t>
+                <w:t xml:space="preserve">hal-03634261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limbic Stimulation Drives Mania in STN-DBS in Parkinson Disease: A Prospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">Botulinum toxin injections are an effective treatment for patients with essential head tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Castelnovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Fluchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (Suppl. 2), pp.S425</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222081v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality Assessment with Temperament and Character Inventory in Parkinson's Disease.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arbus</w:t>
+                <w:t xml:space="preserve">Limbic Stimulation Drives Mania in STN-DBS in Parkinson Disease: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Colin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Zhengyu Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2022.08.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92 (3), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.26434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767971v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance therapy simplification using a single daily dose: A preliminary real-life feasibility study in patients with Wilson disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Woimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Couchonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (9), pp.101978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinre.2022.101978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noradrenaline and Movement Initiation Disorders in Parkinson’s Disease: A Pharmacological Functional MRI Study with Clonidine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Personality Assessment with Temperament and Character Inventory in Parkinson's Disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (17), pp.2640. </w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103, pp.34--41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11172640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2022.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800390v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling [11C]yohimbine PET human brain kinetics with test-retest reliability, competition sensitivity studies and search for a suitable reference region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Noradrenaline and Movement Initiation Disorders in Parkinson’s Disease: A Pharmacological Functional MRI Study with Clonidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Criaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inés Mérida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118328⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (17), pp.2640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11172640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280093v1</w:t>
+                <w:t xml:space="preserve">hal-03800390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Subthalamic Deep Brain Stimulation on Impulse Control Disorders in Parkinson's Disease: A Prospective Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Voulleminot</w:t>
+                <w:t xml:space="preserve">Modeling [11C]yohimbine PET human brain kinetics with test-retest reliability, competition sensitivity studies and search for a suitable reference region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vrillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bereau</w:t>
+                <w:t xml:space="preserve">Florent Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.28320⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 240, pp.118328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228822v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of changing for a rechargeable constant current neurostimulator in Parkinson's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Subthalamic Deep Brain Stimulation on Impulse Control Disorders in Parkinson's Disease: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Des Neiges Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Voulleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wirth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloe Laurencin</w:t>
+                <w:t xml:space="preserve">Agathe Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berthillier</w:t>
+                <w:t xml:space="preserve">Elodie Hainque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brinzeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Polo</w:t>
+                <w:t xml:space="preserve">Matthieu Bereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.02.007⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.750-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.28320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714792v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The blood copper isotopic composition is a prognostic indicator of the hepatic injury in Wilson disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of changing for a rechargeable constant current neurostimulator in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Lamboux</w:t>
+                <w:t xml:space="preserve">J. Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Couchonnal-Bedoya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">A. Brinzeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lion-François</w:t>
+                <w:t xml:space="preserve">G. Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (11), pp.1781-1790. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (3), pp.283-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0mt00167h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044206v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KMT2B-related disorders: expansion of the phenotypic spectrum and long-term efficacy of deep brain stimulation</w:t>
+                <w:t xml:space="preserve">The blood copper isotopic composition is a prognostic indicator of the hepatic injury in Wilson disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cif</w:t>
+                <w:t xml:space="preserve">Aline Lamboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Demailly</w:t>
+                <w:t xml:space="preserve">Eduardo Couchonnal-Bedoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Sa</w:t>
+                <w:t xml:space="preserve">Laurence Lion-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa304⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.1781-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0mt00167h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992682v1</w:t>
+                <w:t xml:space="preserve">hal-03044206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional imaging studies of Impulse Control Disorders in Parkinson’s disease need a stronger neurocognitive footing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KMT2B-related disorders: expansion of the phenotypic spectrum and long-term efficacy of deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Meyer</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Spay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">Katy Barwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
+                <w:t xml:space="preserve">Mario Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143 (11), pp.3242-3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114093v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel heterozygous ANO3 mutation responsible for myoclonic dystonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Functional imaging studies of Impulse Control Disorders in Parkinson’s disease need a stronger neurocognitive footing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Spay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Chelly</w:t>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Neurol Sci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2019.06.014⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.164-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677845v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and time course of long-term motor and nonmotor complications in Parkinson disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (2), pp.e148-e160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000006737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toe dystonia in Parkinson's disease: Impact of subthalamic nucleus deep brain stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solveig Montaut</w:t>
+                <w:t xml:space="preserve">A novel heterozygous ANO3 mutation responsible for myoclonic dystonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vial</w:t>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Anheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bin</w:t>
+                <w:t xml:space="preserve">Jamel Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">J Neurol Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 403, pp.65-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2019.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04548039v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Niemann-Pick disease type C in France: clinical phenotypes and long-term miglustat treatment effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical, Biomarker, and Molecular Delineations and Genotype-Phenotype Correlations of Ataxia With Oculomotor Apraxia Type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Ceu Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Nadjar</w:t>
+                <w:t xml:space="preserve">Bondo Ben Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lucia Hütter-Moncada</w:t>
+                <w:t xml:space="preserve">Diana Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Latour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Kaphan</w:t>
+                <w:t xml:space="preserve">Rabab Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-018-0913-4⟩</w:t>
+              <w:t xml:space="preserve">JAMA neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (4), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2017.4373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541909v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, Biomarker, and Molecular Delineations and Genotype-Phenotype Correlations of Ataxia With Oculomotor Apraxia Type 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adult Niemann-Pick disease type C in France: clinical phenotypes and long-term miglustat treatment effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Hütter-Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Renaud</w:t>
+                <w:t xml:space="preserve">Philippe Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Ceu Moreira</w:t>
+                <w:t xml:space="preserve">Xavier Ayrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bondo Ben Monga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rabab Debs</w:t>
+                <w:t xml:space="preserve">Elsa Kaphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2017.4373⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-018-0913-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438841v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Transplantation in Wilson's Disease with Neurological Impairment: Evaluation in 4 Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">Toe dystonia in Parkinson's disease: Impact of subthalamic nucleus deep brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Montaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
+                <w:t xml:space="preserve">Lorraine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lion-Francois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+                <w:t xml:space="preserve">Sylvie Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (1-2), pp.5-15. </w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 392, pp.65-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000452658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172927v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls in ataxia with ocular motor apraxia type 1: pseudodominant inheritance and very late onset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Liver Transplantation in Wilson's Disease with Neurological Impairment: Evaluation in 4 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+                <w:t xml:space="preserve">Anne Sophie Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Koenig</w:t>
+                <w:t xml:space="preserve">Laurence Lion-Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 262 (5), pp.1366-1368. </w:t>
+              <w:t xml:space="preserve">European Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (1-2), pp.5-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-015-7717-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000452658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009097v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pitfalls in ataxia with ocular motor apraxia type 1: pseudodominant inheritance and very late onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tilikete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 262 (5), pp.1366-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-015-7717-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peripheral small fiber dysfunction and neuropathic pain in patients with Morvan syndrome: Table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Camdessanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mauguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85 (23), pp.2076-2078. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4951,163 +5085,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of levodopa in the interpretation of social interactions in people living with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-97788-1.PMID:34535699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5117,114 +5251,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du système noradrenergique chez l'homme et dans la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences. Université Claude Bernard - Lyon I, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO10332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04839402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5371,51 +5505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05391244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lanore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.108124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Comet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Faggianelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2026.100426" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonjour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danaila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurencin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05144998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boussac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harroch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X251354932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;gat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.52296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guehl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05240709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desjardins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Grimaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luowen Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.70323" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Billet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jaulent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaulent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.70180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poujois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16524" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13943" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Leclert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Laurencin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hermier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000200136" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441098v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad338" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alexandre Obadia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sobesky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29292" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050843" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Dimopoulou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taieb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Souvannanorath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fluchere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062385" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.08.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Couchonnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2022.101978" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118328" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Des Neiges Santin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voulleminot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28320" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wirth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthillier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brinzeu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Couchonnal-Bedoya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00167h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Demailly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Barwick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa304" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114093v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Meyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.01.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chelly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2019.06.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006737" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Montaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bernard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.07.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2054JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541909v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nadjar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia H&#252;tter-Moncada" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-018-0913-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ceu Moreira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bondo Ben Monga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Debs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2017.4373" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Francois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000452658" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koenig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-015-7717-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188606v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maugui&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Porte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1.PMID:34535699" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04839402v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10332" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise M&#233;tereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Jaulent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Porte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X261435304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05391244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lanore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.108124" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Matta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Comet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Faggianelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2026.100426" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonjour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danaila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurencin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2026.01.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05144998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boussac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harroch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1877718X251354932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;gat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.52296" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Billet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Jaulent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaulent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.70180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05240709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desjardins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Grimaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luowen Yu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Goetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.70323" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouvard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2025.107954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13943" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poujois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonjour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16524" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Leclert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Laurencin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ameli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hermier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000200136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441098v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad338" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Alexandre Obadia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sobesky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29292" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Dimopoulou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taieb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Souvannanorath" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tohm.803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fluchere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062385" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Woimant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Couchonnal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2022.101978" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2022.08.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118328" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Des Neiges Santin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voulleminot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hainque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28320" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wirth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brinzeu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lamboux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Couchonnal-Bedoya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00167h" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Demailly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Barwick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa304" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Meyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.01.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151943v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006737" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677845v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Chelly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2019.06.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438841v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ceu Moreira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bondo Ben Monga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Debs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2017.4373" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nadjar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia H&#252;tter-Moncada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-018-0913-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Montaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2018.07.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M2054JP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172927v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Brunet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lion-Francois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000452658" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009097v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tilikete" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koenig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-015-7717-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maugui&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002037" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983911v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97788-1.PMID:34535699" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04839402v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10332" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>