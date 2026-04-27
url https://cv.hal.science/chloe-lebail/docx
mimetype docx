--- v1 (2026-03-26)
+++ v2 (2026-04-27)
@@ -314,51 +314,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02087124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -426,1043 +426,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t>
+                <w:t xml:space="preserve">Appréhender la territorialisation d’un système soutenable de travail. Réflexions à partir de l’exemple des systèmes alimentaires territorialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162l6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331924v1</w:t>
+                <w:t xml:space="preserve">hal-05593316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and supporting intermediation work to address territorialized public policy issues: The case of a Territorial Food Project in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Le Bouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-220298⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320189v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention durable des risques professionnels au prisme du travail des préventeurs. Le cas de conseillers en prévention de la Mutualité Sociale Agricole (MSA).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Understanding and supporting intermediation work to address territorialized public policy issues: The case of a Territorial Food Project in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.8925⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77 (1), pp.343-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-220298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251128v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir la conception collaborative de nouveaux objets de travail qui participent au développement durable : le cas d’un collectif d’enseignants‑chercheurs en Sciences du Sport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Chizallet</w:t>
+                <w:t xml:space="preserve">La prévention durable des risques professionnels au prisme du travail des préventeurs. Le cas de conseillers en prévention de la Mutualité Sociale Agricole (MSA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Poley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.8895⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.8925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251105v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding and knowledge elaboration across cultural and geographical contexts: An exploratory case study</w:t>
+                <w:t xml:space="preserve">Soutenir la conception collaborative de nouveaux objets de travail qui participent au développement durable : le cas d’un collectif d’enseignants‑chercheurs en Sciences du Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lcsi.2020.100477⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.8895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044452v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocation of food systems within territories: which framework of analysis in ergonomics?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grounding and knowledge elaboration across cultural and geographical contexts: An exploratory case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Detienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.6980⟩</w:t>
+              <w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.100477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lcsi.2020.100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640227v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet de contextes en situation d’interaction éducative : dialogue, collaboration et apprentissages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Detienne</w:t>
+                <w:t xml:space="preserve">Relocation of food systems within territories: which framework of analysis in ergonomics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ced.2992⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espace et temps de l’activité / Travail, Territoire et politique, 18 (18-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.6980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388989v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Values and argumentation in collaborative design</w:t>
+                <w:t xml:space="preserve">L’effet de contextes en situation d’interaction éducative : dialogue, collaboration et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Détienne</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Detienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDesign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15710882.2020.1782437⟩</w:t>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.2992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928399v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Values and argumentation in collaborative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Détienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoDesign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.165-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15710882.2020.1782437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ideologically-Embedded Design: Community, collaboration and artefact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Détienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1472,361 +1589,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des valeurs dans le processus de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Detienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Baker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Safin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les activités cognitives de conception en architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.59-80, 2025, 9781789482041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9204.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des valeurs au cours de l'intervention ergonomique pour soutenir la transition vers un développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnoud Justine, Barcellini Flore, Cerf Marianne, Perez Toralla Maria-Sol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.185-197, 2022, 978-2-36630-129-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context effects in collaborative learning: verbal and non-verbal indicators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Detienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th Conference of the European Science Education Research Association (ESERA). Bologna, 26-30 August 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1836,65 +1953,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des opportunités de développement au sein de systèmes de travail en transition vers la soutenabilité : réflexions pour l’intervention en ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1909,2011 +2026,2011 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une intervention ergonomique dans une situation d’action publique territorialisée : des apprentissages à partager</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comprendre le travail dans une organisation alternative en transition vers la soutenabilité : réflexions sur le diagnostic ergonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française, Jul 2025, Nanterre, France. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148139v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le travail dans une organisation alternative en transition vers la soutenabilité : réflexions sur le diagnostic ergonomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une intervention ergonomique dans une situation d’action publique territorialisée : des apprentissages à partager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française, Jul 2025, Nanterre, France. pp.49-56</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148161v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail managérial, entre exploration et exploitation face aux enjeux de durabilité : cas d’une PME en restauration collective pour adultes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomics for sustainable development: issues, models and practices from the historical analysis of the ARPEGE's French commitee Design for Sustainable Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3673805.3673823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable and local food procurement in the case of a collective catering association in France: what changes in the managerial work?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions agroécologiques dans les systèmes agro-alimentaires : Quels défis pour l'ergonomie de l'activité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57eme congrès de la SELF - Développer l'élologie du travail, ressources indispensables au nouvelles formes de souverainetés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française - SELF, Oct 2023, Saint-Denis (Réunion), France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure les simulations informatiques de l’activité humaine sont-elles réalistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions towards sutainability in the case of food systems - Issues for ergonomists and ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un dispositif pour accompagner un collectif d'enseignants-chercheurs en Sciences du Sport à se saisir des enjeux du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque de Psychologie Ergonomique (EPIQUE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de prévention auprès des affiliés à la Mutualité Sociale Agricole : le cas d'une recherche-intervention menée auprès des acteurs de la prévention de quatre caisses MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Poley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Delavallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Tourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Cayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème congrès de la Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2022, Genève, Suisse. pp.667-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des approches multi-scalaires du temps, de l’espace et de l’organisation pour aborder les transitions vers un développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Enjeux du territoire pour la méthodologie d’intervention au prisme du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.15-17</w:t>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.716-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249517v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-organizational Design for Sustainable Transition in Agri-Food Systems: The Case of the Paris-Saclay Territory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire des approches multi-scalaires du temps, de l’espace et de l’organisation pour aborder les transitions vers un développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.15-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234750v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconception des coordinations intra et inter-organisationnelles au prisme du pouvoir d’agir dans la relocalisation des systèmes alimentaires</w:t>
+                <w:t xml:space="preserve">Inter-organizational Design for Sustainable Transition in Agri-Food Systems: The Case of the Paris-Saclay Territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onzième colloque de Psychologie Ergonomique EPIQUE 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, online, Canada. pp.183-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278002v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du développement durable au développement des individus, des collectifs et des organisations : activité, usages et valeurs</w:t>
+                <w:t xml:space="preserve">Reconception des coordinations intra et inter-organisationnelles au prisme du pouvoir d’agir dans la relocalisation des systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.312-316</w:t>
+              <w:t xml:space="preserve">Onzième colloque de Psychologie Ergonomique EPIQUE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie ARPEGE, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181324v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux du territoire pour la méthodologie d’intervention au prisme du développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Du développement durable au développement des individus, des collectifs et des organisations : activité, usages et valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.716-721</w:t>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.312-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705513v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ergonomie au prisme du développement durable : valeurs, éthique et enjeux pour la formation et la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint analysis of verbal and nonverbal interactions in collaborative E-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thybault Alabarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 8th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos (ACIIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACIIW.2019.8925033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideologically-embedded design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Detienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3923,160 +4040,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ergonomie au prisme du développement durable : accompagner les transitions des organisations et les transformations de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20-2, pp.1-12, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.8789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4144,51 +4261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48847DE8"/>
+    <w:nsid w:val="04075629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4375,51 +4492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-lebail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8235-212X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234950870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103155767371227761253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.lisn.upsaclay.fr/wiki/fr/lebail/start" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02087124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENST0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2026.2617441" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-220298" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8925" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8895" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03044452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2020.100477" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6980" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03388989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2992" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2020.1782437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02170907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.06.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9204.ch2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lyonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673823" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216567v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delavallade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tourne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cayon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03991209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Piot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thybault Alabarbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gonzalez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW.2019.8925033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8789" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-lebail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8235-212X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234950870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103155767371227761253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.lisn.upsaclay.fr/wiki/fr/lebail/start" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02087124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENST0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2026.2617441" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162l6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-220298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8925" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03044452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2020.100477" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6980" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03388989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2992" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2020.1782437" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02170907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.06.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9204.ch2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lyonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673823" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216567v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delavallade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tourne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cayon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03991209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Piot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thybault Alabarbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW.2019.8925033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171342v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8789" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>