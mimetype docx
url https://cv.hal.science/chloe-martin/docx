--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -1753,273 +1753,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation sémantique et accès aux ressources distribuées dans le SI d'AnaEE-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Martin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Semantic Web Confenrece 2015, workshop Semantic Web For Scientific Heritage (SW4SH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">IN-OVIVE'15: 3ème atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146638v1</w:t>
+                <w:t xml:space="preserve">hal-02801643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation sémantique et accès aux ressources distribuées dans le SI d'AnaEE-France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Clastre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IN-OVIVE'15: 3ème atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Extended Semantic Web Confenrece 2015, workshop Semantic Web For Scientific Heritage (SW4SH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801643v1</w:t>
+                <w:t xml:space="preserve">hal-01146638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions pour le partage de données et d'outils dans le Système d’Information d'AnaEE-France</w:t>
               </w:r>
@@ -2057,51 +2057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France</w:t>
@@ -2710,51 +2710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3771,51 +3771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509818v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20518196.2025.2589582" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Kong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Matsukuma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddargach Wassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.03.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Landais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2005.4795" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cleuziou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2003.4769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desruelles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassel. Edddargach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02459675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-02103558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bournery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509818v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20518196.2025.2589582" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingfeng Kong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Matsukuma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddargach Wassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.03.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Landais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2005.4795" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cleuziou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2003.4769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desruelles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassel. Edddargach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02459675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-02103558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bournery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>