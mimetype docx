--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -479,51 +479,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 49, pp.9554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.49.9554⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -609,51 +609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025 - Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -664,314 +664,314 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité de l’agriculture littorale normande face à l’élévation du niveau marin : quelle agriculture pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée de l'Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Apr 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité de l'agriculture littorale normande face à l'élévation du niveau marin : le Havre de Lessay, un site laboratoire pour le suivi des aléas hydrogéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’Eau (DSSE) - Bordeaux, 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux; Université Bordeaux Montaigne; INRAE, Dec 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité de l’agriculture littorale normande face à l’élévation du niveau marin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'animation scientifique de la SFR 4223 – MER LItorral Normand (MERLIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR 4223 – MER LItorral Normand (MERLIN), Dec 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -981,151 +981,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la vulnérabilité de l’agriculture littorale normande face aux aléas hydrogéologiques : premiers résultats et exemple du Havre de Lessay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes géomorphologues 2024 - Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1193,51 +1193,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAB4B58B"/>
+    <w:nsid w:val="97FCD8E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1341,51 +1341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AD5DA444"/>
+    <w:nsid w:val="DDEDEDB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1489,51 +1489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AEDCF9A1"/>
+    <w:nsid w:val="2DFEEB66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1637,51 +1637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A7BF2BD"/>
+    <w:nsid w:val="AE9D577A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1785,51 +1785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="759B8070"/>
+    <w:nsid w:val="B893ED13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2028,51 +2028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448260v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9554" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448260v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9554" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>