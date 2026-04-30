--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -407,577 +407,577 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue for adaptation: combining field measurements and farmers’ narratives to understand coastal resilience</w:t>
+                <w:t xml:space="preserve">Inondations par remontée de nappe dans les territoires agricoles côtiers : contribution d'un dispositif de suivi multi-sources en Normandie occidentale (Le Havre de Lessay et la Côte des Isles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delahaye Daniel</w:t>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025 - Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2026, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448260v1</w:t>
+                <w:t xml:space="preserve">hal-05127937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité de l’agriculture littorale normande face à l’élévation du niveau marin : quelle agriculture pour demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Journée de l'Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Apr 2024, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité de l'agriculture littorale normande face à l'élévation du niveau marin : le Havre de Lessay, un site laboratoire pour le suivi des aléas hydrogéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’Eau (DSSE) - Bordeaux, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; Université Bordeaux Montaigne; INRAE, Dec 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité de l’agriculture littorale normande face à l’élévation du niveau marin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'animation scientifique de la SFR 4223 – MER LItorral Normand (MERLIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR 4223 – MER LItorral Normand (MERLIN), Dec 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inondations par remontée de nappe dans les territoires agricoles côtiers : contribution d'un dispositif de suivi multi-sources en Normandie occidentale (Le Havre de Lessay et la Côte des Isles)</w:t>
+                <w:t xml:space="preserve">Dialogue for adaptation: combining field measurements and farmers’ narratives to understand coastal resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delahaye Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2025 - Caen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49, pp.9554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.49.9554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
-[...94 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073962v1</w:t>
-[...189 lines deleted...]
-                <w:t xml:space="preserve">hal-05127948v1</w:t>
+                <w:t xml:space="preserve">hal-05448260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1008,51 +1008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la vulnérabilité de l’agriculture littorale normande face aux aléas hydrogéologiques : premiers résultats et exemple du Havre de Lessay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1193,51 +1193,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97FCD8E2"/>
+    <w:nsid w:val="FADB1148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1341,51 +1341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DDEDEDB8"/>
+    <w:nsid w:val="61A081AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1489,51 +1489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2DFEEB66"/>
+    <w:nsid w:val="0F5CC59C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1637,51 +1637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AE9D577A"/>
+    <w:nsid w:val="478B662E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1785,51 +1785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B893ED13"/>
+    <w:nsid w:val="5696B6F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2028,51 +2028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448260v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9554" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127937v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mesnage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073962v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9554" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>