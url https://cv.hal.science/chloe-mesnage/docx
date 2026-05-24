--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1193,51 +1193,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FADB1148"/>
+    <w:nsid w:val="6A6D223C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1341,51 +1341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61A081AC"/>
+    <w:nsid w:val="3C6FDB02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1489,51 +1489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F5CC59C"/>
+    <w:nsid w:val="19253801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1637,51 +1637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="478B662E"/>
+    <w:nsid w:val="CC5B2ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1785,51 +1785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5696B6F4"/>
+    <w:nsid w:val="A244C3E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>