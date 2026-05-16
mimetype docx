--- v0 (2026-03-29)
+++ v1 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
+                <w:t xml:space="preserve">Dual molecule targeting HDAC6 leads to intratumoral CD4+ cytotoxic lymphocytes recruitment through MHC-II upregulation on lung cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">Sarah Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Millard</w:t>
+                <w:t xml:space="preserve">Mélanie Demeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdia Taïeb</w:t>
+                <w:t xml:space="preserve">Boris Letribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaudel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.e007588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307521v1</w:t>
+                <w:t xml:space="preserve">hal-05154786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual molecule targeting HDAC6 leads to intratumoral CD4+ cytotoxic lymphocytes recruitment through MHC-II upregulation on lung cancer cells</w:t>
+                <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ducellier</w:t>
+                <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Demeules</w:t>
+                <w:t xml:space="preserve">Marie Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Letribot</w:t>
+                <w:t xml:space="preserve">Mahdia Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Gaetani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (4), pp.e007588. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154786v1</w:t>
+                <w:t xml:space="preserve">hal-04307521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberlindnera jadinii and Kluyveromyces lactis, two fungi used in food processes, have potential probiotic effects on gut inflammation</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Agus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1-12, pp.gutjnl-2022-327337. </w:t>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yazhou Wang</w:t>
+                <w:t xml:space="preserve">Effects of Five Filamentous Fungi Used in Food Processes on In Vitro and In Vivo Gut Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory da Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lapiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp. 893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8090893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806427v1</w:t>
+                <w:t xml:space="preserve">hal-03795044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Five Filamentous Fungi Used in Food Processes on In Vitro and In Vivo Gut Inflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Hugot</w:t>
+                <w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lapiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (9), pp. 893. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8090893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795044v1</w:t>
+                <w:t xml:space="preserve">hal-03806427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota-derived short-chain fatty acids regulate IL-17 production by mouse and human intestinal γδ T cells</w:t>
               </w:r>
@@ -1933,1201 +1933,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-22-deficiency and microbiota contribute to the exacerbation of Toxoplasma gondii-induced intestinal inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional and morphological differences of the lung upon acute and chronic ozone exposure in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Couturier-Maillard</w:t>
+                <w:t xml:space="preserve">Yvon Julé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Froux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernhard Ryffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41385-018-0005-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28261-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007029v1</w:t>
+                <w:t xml:space="preserve">hal-02126432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1α Mediates Ozone-Induced Myeloid Differentiation Factor-88-Dependent Epithelial Tissue Injury and Inflammation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Fauconnier</w:t>
+                <w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Quesniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kian Fan Chung</w:t>
+                <w:t xml:space="preserve">Anne Charlotte Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00916⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (5), pp.737-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126489v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-22-deficiency and microbiota contribute to the exacerbation of Toxoplasma gondii-induced intestinal inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Couturier-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piotet-Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (4), pp.1181-1190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41385-018-0005-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143610v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Aryl Hydrocarbon Receptor Ligand Production by the Gut Microbiota Is a Key Factor in Metabolic Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Charlotte Jarry</w:t>
+                <w:t xml:space="preserve">Interleukin-1α Mediates Ozone-Induced Myeloid Differentiation Factor-88-Dependent Epithelial Tissue Injury and Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Quesniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kian Fan Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895943v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and morphological differences of the lung upon acute and chronic ozone exposure in mice</w:t>
+                <w:t xml:space="preserve">Ozone exposure induces respiratory barrier biphasic injury and inflammation controlled by IL-33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezmi Akdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28261-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142 (3), pp.942-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126432v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone exposure induces respiratory barrier biphasic injury and inflammation controlled by IL-33</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxeiptosis, a ROS-induced caspase-independent apoptosis-like cell-death pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Holze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cezmi Akdis</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya A Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Benda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.044⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.130 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41590-017-0013-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126403v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxeiptosis, a ROS-induced caspase-independent apoptosis-like cell-death pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammasome, IL-1 and inflammation in ozone-induced lung injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Benda</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Couturier-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chenuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American journal of Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.33-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433816v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammasome, IL-1 and inflammation in ozone-induced lung injury.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-1R1-MyD88 axis elicits papain-induced lung inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafiou Agoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Piotet-Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...123 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (11), pp.2531-2541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201646366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3137,51 +3003,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota-derived short-chain fatty acids regulate IL-17 production by mouse and human intestinal γδ T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3249,65 +3115,65 @@
               <w:t xml:space="preserve">SFI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, PARIS, France. Cell.Rep. - Cell Reports, 36 (1), pp.109332, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3454,51 +3320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15960" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letribot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gaetani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007588" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00841-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1087715" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090893" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109332" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bataille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.09.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couturier-Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Froux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Piotet-Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0112-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier-Maillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Froux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piotet-Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0005-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Fan Chung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jul&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28261-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezmi Akdis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433816v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Holze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya A Haas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-017-0013-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenuet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiou Agoro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piotet-Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Vigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646366" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15960" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letribot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gaetani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00841-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1087715" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791244v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Danne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Skerniskyte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-326917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859817v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-327337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03282473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rolhion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109332" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bataille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fauconnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02997641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.09.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couturier-Maillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Froux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Piotet-Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0112-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jul&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28261-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01895943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Jarry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04007029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Froux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piotet-Morin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-018-0005-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Quesniaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Fan Chung" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00916" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezmi Akdis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Holze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya A Haas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-017-0013-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chenuet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiou Agoro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piotet-Morin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Palomo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Vigne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646366" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316951v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>