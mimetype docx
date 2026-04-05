--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -410,209 +410,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Human-animal vocal communication, a (now) legitimate topic for linguistics and the analysis of social interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.langcom.2025.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Becoming a co-operating pair: blind trainees learning to interact with their guide dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Galatolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of interactional research in communication disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (3), pp.269-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3138/jircd-2024-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05009258v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05234192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que « sociologiser le biologique » peut bien vouloir dire</w:t>
               </w:r>
@@ -748,334 +748,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04388980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pragmatisme et cognition animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.700-743</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequence organization in human–animal interaction : an exploration of two canonical sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 214 (September), pp.73 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2023.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04181755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe des origines de la cognition humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022/2 (77), pp.93-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interspecies Haptic Sociality: the Interactional Constitution of the Horse’s Esthesiologic Body in Equestrian Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (4), pp.701-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10746-023-09667-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04035835v1</w:t>
-              </w:r>
-[...227 lines deleted...]
-                <w:t xml:space="preserve">halshs-04181755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et comprendre le comportement animal : une herméneutique ordinaire</w:t>
               </w:r>
@@ -1809,373 +1809,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01618174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Socialité et co-opération dans l’oeuvre de Charles Goodwin, ou comment penser les passerelles entre linguistique, anthropologie et sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Traduire et introduire, Hors-série 16, pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.6542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dossier: "Sociétés en mouvement, sociologie en changement, décloisonner la sociologie"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extension de la question de &amp;quot;l'ordre social&amp;quot; aux interactions hommes/animaux - une approche ethnométhodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.162.0319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439168v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-02630693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Josiane Boutet, 2008, La vie verbale au travail, Octarès</w:t>
               </w:r>
@@ -2360,2747 +2360,2760 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, 2026, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-95504-1.01317-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Animal Interspecies Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95504-1.00587-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95504-1.00587-1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05132690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel genre de participants sont les animaux ? Éléments de réponse autour d'analyses d'interactions interspéciques authentiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wharton, Sylvie; Vernet, Samuel; Gasquet-Cyrus, Médéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.49-62, 2024, 979-10-320-0535-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Intelligibility in Interactions between Visually Impaired People and Guide Dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Due, Brian L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Practical Accomplishment of Everyday Activities without Sight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-68, 2024, Directions in Ethnomethodology and Conversation Analysis, 978-1-00-315681-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003156819-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003156819-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04581313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.388-390, 2020, 978-2-271-12427-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touching and petting : exploring &amp;quot;haptic sociality&amp;quot; in interspecies interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cekaite, Asta; Mondada, Lorenza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Touch in social interaction : touch, language and body</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.171-196, 2020, 9781138541986. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003026631-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003026631-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02918504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’une approche écologique des interactions humain-chien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lechevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Le Bord de l’Eau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une science [humaine] des chiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artworks as touchable objects: guiding perception in a museum tour for blind people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Kreplak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neville M., Haddington P., Heinemann T., Rauniomaa M. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interacting with objects: Language, materiality, and social activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Y’a un obstacle’ : Partage perceptif et construction des savoirs pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mondada L. (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps en Interaction : Participation, Spatialité, Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp. 191-225, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La moralité en actes : le code du maraudeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gardella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Céfaï; Edouard Gardella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urgence sociale en action : Ethnographie du Samusocial de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions La Découverte, pp.271-346, 2011, Bibliotheque du mauss, 978-2707168993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00854902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif de régulation à Ivry-sur-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Céfaï; Edouard Gardella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'urgence sociale en action : Ethnographie du Samusocial de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions La Découverte, pp.43-126, 2011, 978-2707168993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal as subject matter for social sciences: when linguistics addresses the issue of dog's &amp;quot;speakership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gibas P., Pauknerová K., Stella M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-humans in Social Science: Animals, Spaces, Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pavel Mervart, pp.87-104, 2011, 9788074650109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965087v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-00854999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comparatisme en cognition sociale : que compare-t-on au juste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention au Centre de Recherches en Psychologie et Neurosciences (CRPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRPN, Mar 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions d'un dialogue entre linguistique et études du comportement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXème congrès de la Société Histoire et d'Epistémologie des Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shesvie, May 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets de la psychologie comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième Congrés de la Société Française d'Histoire des Sciences et des Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFHST, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On two types of naturalistic approaches to social action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Pragmatism Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, St Gallen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respecifying &amp;quot;ecological validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude « Aaron Cicourel : actualité d'un héritage scientifique singulier » (21-22 oct. 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, EHESS, IEA et laboratoires CESSP, IRIS et SAGE, Oct 2024, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13938273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13938273⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04792548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter sur l’animal pour comprendre la cognition humaine. Quelques limites des perspectives comparatives en cognition sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société d’Histoire et d’Epistémologie des Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Histoire et d’Epistémologie des Sciences de la Vie, May 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turn-Taking in interspecies interaction. Procedures of sense-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Evolution of Language (Evolang)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home in the zoonotic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Society for Ethnology and Folklore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04192859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Social des éthologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Congrès de la Société Française d’Histoire des Sciences et des Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04192857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetition and instruction in blind pedestrians training with guide-dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Galatolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04192871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Communion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium - The Importance of Touch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel genre de participants sont les animaux. Elements de réponse à partir d'analyse interactions interspécifiques authentiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Congrés du Réseau Francophone de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies haptic sociality in equestrian grooming activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding animals. The creation of a common focus of attention in interspecies interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Pragmatics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making sense of animal behavior. A non-cognitivist investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIEMCA (International Institute for Ethnomethodology and Conversation Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing emotion with video. Relocating aggressive behaviors in their ecological environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALS ASLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking together. The resources for shared intelligibility in interspecies interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can human-animal interaction tell us about intersubjectivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Intersubjectivity in Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respecifying 'joint attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIEMCA (International Institute for Ethnomethodology and Conversation Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kolding, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02406873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation in interspecific interaction: what kind of participants are animals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference 'Revisiting Participation'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of gazing in social interaction: what about the dog’s gaze?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCA (International Conference for Conversation Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dog-human sociality as mutual orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference of the International Institute for Ethnomethodology and Conversation Analysis (IIEMCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage au travail et langage comme travail : le cas des maraudeurs du Samu social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal as subject matter for social sciences: when linguistics addresses the issue of dog’s “speakership”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Non-human in Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02406956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5110,153 +5123,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analysabilité de l’interaction entre humains et animaux : le cas de l’éducation canine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Crist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.176.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5324,51 +5337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C404591"/>
+    <w:nsid w:val="F803FC93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5555,51 +5568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-mondeme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5927-4650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171155041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7186" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Simone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Galatolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jircd-2024-0016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.07.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n3q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08351813.2023.2272527" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-023-09667-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.06.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsb.12295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481637v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.163.0077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3564" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.162.0319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6542" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01317-X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00587-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04581313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Practical-Accomplishment-of-Everyday-Activities-Without-Sight/Due/p/book/9780367742577" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003156819-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003026631-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439201v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cefai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234193v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13938273" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281600v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965099v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Crist" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0027" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-mondeme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5927-4650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171155041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7186" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.07.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Simone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Galatolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jircd-2024-0016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n3q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08351813.2023.2272527" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.06.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-023-09667-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsb.12295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481637v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.163.0077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3564" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.162.0319" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/chapter/referencework/abs/pii/B978032395504101317X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01317-X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00587-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04581313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Practical-Accomplishment-of-Everyday-Activities-Without-Sight/Due/p/book/9780367742577" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003156819-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003026631-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cefai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13938273" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Crist" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>