--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -895,941 +895,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04181755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interspecies Haptic Sociality: the Interactional Constitution of the Horse’s Esthesiologic Body in Equestrian Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (4), pp.701-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10746-023-09667-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04035835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mythe des origines de la cognition humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2022/2 (77), pp.93-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et comprendre le comportement animal : une herméneutique ordinaire</w:t>
+                <w:t xml:space="preserve">Quand les animaux participent à l’interaction sociale : nouveaux regards sur l’analyse séquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (176), pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.176.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et comprendre le comportement animal : une herméneutique ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/2 (176), pp.43-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.176.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03685124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why study turn‐taking sequences in interspecies interactions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for the Theory of Social Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (1), pp.67-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jtsb.12295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand les animaux participent à l’interaction sociale : nouveaux regards sur l’analyse séquentielle</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[ CR de lecture ] - Penser le social, faire de l'anthropologie. À propos de : Tim Ingold, Machiavel chez les babouins. Pour une anthropologie au-delà de l’humain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03481637v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une linguistique au-delà de l’humain ? Les vertus heuristiques de la semiosis inter-espèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.8453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boîte noire de l'intentionnalité animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/2 (7), pp.199-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.007.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment parle-t-on aux animaux ? Formes et effets pragmatiques de l’adresse aux animaux de compagnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022/2 (176), pp.9-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ls.176.0011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 163, pp.77-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.163.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...249 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Comment parle-t-on aux animaux ? Formes et effets pragmatiques de l’adresse aux animaux de compagnie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01696375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Do We Talk to Animals? Modes and Pragmatic Effects of Communication with Pets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.77-99. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 163, pp.77-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.77-99</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03091495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le loup pour l’homme. À propos de : Baptiste Morizot, Les diplomates, cohabiter avec les loups sur une autre carte du vivant, Wildproject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anticipation comme actualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.3564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.3564⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01439179v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialité et co-opération dans l’oeuvre de Charles Goodwin, ou comment penser les passerelles entre linguistique, anthropologie et sociologie</w:t>
               </w:r>
@@ -1982,50 +1982,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extension de la question de &amp;quot;l'ordre social&amp;quot; aux interactions hommes/animaux - une approche ethnométhodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.162.0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une sociologie avec les animaux : faut-il changer de sociologie pour étudier les relations humains/animaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2047,135 +2125,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439197v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Josiane Boutet, 2008, La vie verbale au travail, Octarès</w:t>
               </w:r>
@@ -3874,165 +3874,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Social des éthologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mondémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVème Congrès de la Société Française d’Histoire des Sciences et des Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Home in the zoonotic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Society for Ethnology and Folklore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04192859v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04192857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetition and instruction in blind pedestrians training with guide-dogs</w:t>
               </w:r>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing emotion with video. Relocating aggressive behaviors in their ecological environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALS ASLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5176,51 +5176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mondémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.176.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5337,51 +5337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F803FC93"/>
+    <w:nsid w:val="C48C05EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5568,51 +5568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-mondeme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5927-4650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171155041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7186" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.07.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Simone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Galatolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jircd-2024-0016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n3q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08351813.2023.2272527" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.06.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-023-09667-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsb.12295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481637v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.163.0077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3564" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.162.0319" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/chapter/referencework/abs/pii/B978032395504101317X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01317-X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00587-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04581313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Practical-Accomplishment-of-Everyday-Activities-Without-Sight/Due/p/book/9780367742577" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003156819-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003026631-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cefai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13938273" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Crist" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-mondeme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5927-4650" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171155041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7186" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2025.07.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Simone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Galatolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jircd-2024-0016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n3q" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08351813.2023.2272527" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.06.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-023-09667-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsb.12295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481637v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.163.0077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3564" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.162.0319" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/chapter/referencework/abs/pii/B978032395504101317X" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.01317-X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00587-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04581313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Practical-Accomplishment-of-Everyday-Activities-Without-Sight/Due/p/book/9780367742577" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003156819-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003026631-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cefai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13938273" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Crist" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>