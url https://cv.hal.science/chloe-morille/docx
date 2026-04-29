--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -314,243 +314,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éprouver l’inquiétante étrangeté de l’altérité préhistorique</w:t>
+                <w:t xml:space="preserve">« Geste dans geste, comme un gant »: Mains tendues à la préhistoire chez Jean-Loup Trassard et Miquel Barceló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interfaces.484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525411v1</w:t>
+                <w:t xml:space="preserve">hal-03524898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Geste dans geste, comme un gant »: Mains tendues à la préhistoire chez Jean-Loup Trassard et Miquel Barceló</w:t>
+                <w:t xml:space="preserve">Aura d’un lieu, échos d’un nom : Altamira. Un siècle d’évocations dans les lettres hispanophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.165-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/interfaces.484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03524898v1</w:t>
+                <w:t xml:space="preserve">hal-03525408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura d’un lieu, échos d’un nom : Altamira. Un siècle d’évocations dans les lettres hispanophones</w:t>
+                <w:t xml:space="preserve">Éprouver l’inquiétante étrangeté de l’altérité préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elseneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33, pp.165-184</w:t>
+              <w:t xml:space="preserve">Doctorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525408v1</w:t>
+                <w:t xml:space="preserve">hal-03525411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des photographies “poétiques” ? Enquête sur les usages et pratiques d’une métaphore</w:t>
               </w:r>
@@ -769,165 +769,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images de Colette : la célébration du regard</w:t>
+                <w:t xml:space="preserve">Panorama de la préhistoire en bandes dessinées : registres, usages, évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Alain Caltot et Nicolas Lombart, Mar 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">« Histoire et BD : comprendre les usages du passé par la BD » (séminaire de recherche transversal inter-laboratoires Polen / InTRu / Citeres / MSH Val de Loire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Blin, Noëlline Castagnez, Jérôme Bocquet, Feb 2024, En ligne (Orléans), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533464v1</w:t>
+                <w:t xml:space="preserve">hal-04533445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de la préhistoire en bandes dessinées : registres, usages, évolutions</w:t>
+                <w:t xml:space="preserve">Images de Colette : la célébration du regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Histoire et BD : comprendre les usages du passé par la BD » (séminaire de recherche transversal inter-laboratoires Polen / InTRu / Citeres / MSH Val de Loire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Blin, Noëlline Castagnez, Jérôme Bocquet, Feb 2024, En ligne (Orléans), France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Alain Caltot et Nicolas Lombart, Mar 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533445v1</w:t>
+                <w:t xml:space="preserve">hal-04533464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des livres à voir et à entendre : comment lire un album jeunesse ?</w:t>
               </w:r>
@@ -2026,51 +2026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adawi Morgane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auzoux-Burgunder Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maistre Mathilde De" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapeau-Martin Pierre-Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Jeanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mqm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04255440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.484" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adawi Morgane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auzoux-Burgunder Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maistre Mathilde De" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapeau-Martin Pierre-Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Jeanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mqm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04255440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>