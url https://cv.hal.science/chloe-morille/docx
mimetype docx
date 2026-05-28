--- v1 (2026-04-29)
+++ v2 (2026-05-28)
@@ -314,174 +314,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Geste dans geste, comme un gant »: Mains tendues à la préhistoire chez Jean-Loup Trassard et Miquel Barceló</w:t>
+                <w:t xml:space="preserve">Aura d’un lieu, échos d’un nom : Altamira. Un siècle d’évocations dans les lettres hispanophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.165-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524898v1</w:t>
+                <w:t xml:space="preserve">hal-03525408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura d’un lieu, échos d’un nom : Altamira. Un siècle d’évocations dans les lettres hispanophones</w:t>
+                <w:t xml:space="preserve">« Geste dans geste, comme un gant »: Mains tendues à la préhistoire chez Jean-Loup Trassard et Miquel Barceló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Morille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elseneur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interfaces.484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525408v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éprouver l’inquiétante étrangeté de l’altérité préhistorique</w:t>
               </w:r>
@@ -2026,51 +2026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.484" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adawi Morgane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auzoux-Burgunder Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maistre Mathilde De" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapeau-Martin Pierre-Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Jeanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mqm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04255440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03524898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adawi Morgane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auzoux-Burgunder Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maistre Mathilde De" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapeau-Martin Pierre-Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Jeanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mqm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labrusse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecarquille.fr/les-albums/numero-01" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.41076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03525117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04255440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BOR30019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>