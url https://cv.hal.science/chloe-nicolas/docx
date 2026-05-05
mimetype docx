--- v1 (2026-03-24)
+++ v2 (2026-05-05)
@@ -404,2744 +404,2878 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Water (in)security in Gafsa, Tunisia: A hydrosocial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Karaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Dhaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05586879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interconnected water scarcities and environmental amenities migration in rural Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Fuster-Farfán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Huaico-Malhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113, pp.103502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04803159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrastructure Conditions and Service Quality in Rural Drinking Water Systems: A Cluster Analysis of Community-Based Organizations in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carloos Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JWRMD5.WRENG-6318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronotope, Water Law and Rurality. Unraveling the challenges of implementing the Chilean Rural Sanitation Services Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigaciones Geográficas: Una mirada desde el sur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67, pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5354/0719-5370.2024.74102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propuesta de un indicador para estudiar la seguridad hídrica en la interfaz doméstica – comunitaria de áreas rurales chilenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanco Gustavo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURE (Santiago) - Revista Latinoamericana de Estudios Urbano Regionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In) sécurités hydriques dans les Suds semi-arides : regard croisé Chili et Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04829374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanker trucks in Chile: from the normalization of an emergency to the commodification of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...276 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Blanco-Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07900627.2024.2423734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04824189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The international and historical dimensions of Chilean water bureaucracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (4), pp.480-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02508060.2023.2220512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes irrigués au Chili : &amp;quot;vers la fin des tours d’eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cagri/2023021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water margins in Chile: an integration between geographical space and institutional rules of water control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.19805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reestatización del agua potable y resiliencia neoliberal en Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine-Anaïs Bascans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbe : Revista Brasileira de Gestao Urbana (Brazilian Journal of Urban Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contestée, appropriée et dépossédée : la place de la nature dans les villes latino-américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes of access to water for domestic use in rural Chile: a typological proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas-Artero Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanco Gustavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bopp Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrasco Noelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (7), pp.1179-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wp.2022.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marges hydriques au Chili : une imbrication entre l’espace et les règles institutionnelles de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.19805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reestatización del agua potable y resiliencia neoliberal en Uruguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine-Anaïs Bascans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santos Carlos</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbe : Revista Brasileira de Gestao Urbana (Brazilian Journal of Urban Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2175-3369.014.e20210133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage du droit dans les résistances paysannes au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage du droit dans les résistances paysannes au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, LXXV (285), pp.53-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.13654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Contestée, appropriée et dépossédée : la place de la nature dans les villes latino-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Fuster-Farfán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.13080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03699239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensuring access to water in an emergency context: Towards an overexploitation and contamination of water resources?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social &amp; legal studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.096466392110316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09646639211031626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construcción social de los mercados de agua en Chile: Un enfoque desde la geografía legal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Geografía, Norte Grande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 79, pp.163-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4067/S0718-34022021000200163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Velut</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner la relation société – environnement en Amérique latine : extractivisme, violences et résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 85 (4), pp.93-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.854.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apropiación del agua y producción del espacio. La dimensión espacial del derecho de aguas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quid 16. Revista del Área de Estudios Urbanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las organizaciones de usuarios de agua en la construcción de la escasez hídrica. De las acciones geolegales a una territorialización securitaria del agua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista INVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-83582020000200081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02633558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tactiques géolégales des organisations d’usagers de l’eau face à l’avancée de l’extractivisme au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02492271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dupuits, Naviguer à contre-courant ? Les mobilisations transnationales pour une gouvernance communautaire de l’eau et des forêts en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 97, pp.23-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cal.13080⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 95, pp.261-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.12355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...448 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété sur l’eau et production de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 174 (3), pp.139-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.174.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02492264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La expansión del capitalismo en el valle de Elqui: viejas reglas y nuevos espacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Aliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Chilena de Antropología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, H. Morales, N. Richard, A. Garcés, dossier Capitalismo en el desierto, 37, pp.197-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5354/0719-1472.2018.49500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une géographe engagée face aux rapports de pouvoir autour de l’eau : retour réflexif sur les situations d’enquête au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02492265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las organizaciones comunitarias de agua potable rural en América Latina: un ejemplo de economía substantiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis : Revista Latinoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32735/S0718-6568/2016-N45-1218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01732378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las organizaciones comunitarias de agua potable rural en América Latina: un ejemplo de economía substantiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis : Revista Latinoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (45), pp.165 - 189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4067/S0718-65682016000300009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Conflicts in the Elqui River Watershed: New Water Territories Challenging Chilean Water Institutional Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternautas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01435527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorias de agua. Las organizaciones de usuarios frente a la escasez en la cuenca de Chicureo, Colina (1962-2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiempo Histórico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01435520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Henry, Habiter les beaux quartiers à Santiago du Chili.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiempo Histórico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.165-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3151,447 +3285,447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau en pays néolibéral: le cas de Santiago du Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau et les villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-70, 2025, Collection "La vie des idées", 978-2-13-087547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seguridad Hídrica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Alvarez-Garreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cercos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editorial Universitaria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambio Climático: Aprender de la complejidad.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-956-11-3053-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État d’urgence en matière hydrique et la production urbaine au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Oeil d'Or. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités et rapports de pouvoir en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-490437-26-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les eaux en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellypse, 2021, L'Amérique Latine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6. Dispossession and the Water Law in Chile. The case of the Elqui Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luttes pour l'eau dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le champ des études sur l’eau aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3646,51 +3780,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luttes pour l'eau dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3700,91 +3834,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated governance and policy analysis report for LLs and at Mediterranean Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Politecnico di Milano. 2023, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3794,293 +3928,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Brief « Por qué son importantes las organizaciones comunitarias de agua potable en la gestión integrada de cuencas en un contexto de cambio climático »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrasco Noelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanco Gustavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pareja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le printemps chilien : de la violence environnementale à un renouveau constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descolonización de la investigación interdisciplinaria sobre Latinoamérica desde Europa: límites críticos y aprendizajes de la experiencia del GRECAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Opillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pulgar Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02492276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4090,1914 +4224,1914 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et tactiques géolégales de l’extraction. Le cas du lithium dans le désert d’Atacama, Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit(s) et territoire(s). Regards croisés des sciences juridiques et territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux non conventionnelles en Algérie et en Tunisie: une approche critique des transitions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La politique de développement durable au Maghreb, un gouvernement néolibéral des ressources naturelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water Accumulation by Dispossession in Chile: an Analysis of Geo-Legal Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit(s) et territoire(s). Regards croisés des sciences juridiques et territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Water in the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’application de la loi sur les Services Sanitaires Ruraux au Chili : une double transition révélatrice d’inégalités sociospatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI – Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines du courant de pensée de l’“ecología política” au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que fait l’Amérique Latine à l’écologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l’eau au Chili : source de transformation sociale ou de pérennisation de l’ordre établi ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SHS, Eau et Droits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escapando de la ciudad: efectos de la pandemia covid-19 en suelos y aguas rurales de Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Fuster Farfán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRE-ALAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associación Latinoamericana de Sociología, Apr 2022, Concepción, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté de valoriser et divulguer les connaissances produites sur les dominants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI – Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los camiones aljibes en Chile : una normalización de la emergencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une analyse multiniveaux de la gestion de l'eau en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amaël Marchand; Jade Latargère, Oct 2022, San Cristobal de las Casas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire les ressources de la transition, Approches géo-légales des saumures lithinifères dans les déserts de sel d’Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sols et sous-sols dans la transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACTE, Jun 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los camiones aljibes en Chile : una normalización de la emergencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une analyse multiniveaux de la gestion de l'eau en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, San Cristobal de las Casas, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mega-sequía en Chile: ¿Pueden las comunidades rurales revertir la escasez hídrica?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso FLACSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montevideo, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire les ressources de la transition. Approches géolégales des saumures lithinifères dans les déserts de sel d’Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sols et sous-sols dans la transition socioécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Etat d'exception en matière hydrique et la production urbaine au Chili : une approche depuis la critical legal geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ESO-JEDI sur les approches critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02492290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disciplinar y desposeer. Prácticas de riego en una ciudad media en un contexto extractivista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Habiter les villes en Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02492283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Political ecology of water in Chile. Geo-legal strategies against dispossession in Derecho stream basin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construcción social de los mercados derechos de agua en la cuenca del rio Elqui, Chile (1950 – 2017).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La construcción social de los mercados derechos de agua en la cuenca del rio Elqui, Chile (1950 – 2017).</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political ecology of water in Chile. Geo-legal strategies against dispossession in Derecho stream basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes géo-légaux de dépossession de l’eau et résistances dans la vallée d’Elqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de l’IHEAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01732495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d’une ethnographie engagée sur l’eau au Chili par une femme blanche et française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International du LASA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lima, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01732758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estado, organizaciones de usuarios y relaciones de poder en la cuenca del río Elqui: la producción de la escasez hídrica desde 1950 hasta hoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la Facultad de geografía, Universidad de Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Santiago, Chili</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01732698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agua y acumulación por desposesión en Chile : el rol de las organizaciones de usuarios en el despojo del recurso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tardes de jóvenes investigadores, Institut Français d’Études Andines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lima, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01734641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des paysages hydriques semi-arides au Chili : une étude de la propriété de l’eau depuis la géographie juridique et la political ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.» Doctoriales Sciences Sociales de l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01732662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville des chercheur.es : le cas de La Serena au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : La ville des chercheurs.ses. Démarches réflexives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01732562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralidad de conflictos hídricos: una imposible convergencia frente al modelo de desarrollo extractivista chileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panel Water and (neo)extractivism: institutions, conflicts and resistance, Congrès International du LASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lima, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01734638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion communautaire de l’eau face à la pénurie dans le bassin du fleuve Elqui : une approche depuis l’écologie politique et la géographie critique au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales Sciences Sociales de l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01734646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'eau et inégalités socio-spatiales en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Géographie, Aménagement et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01734643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6007,114 +6141,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation de l’eau et production de l’espace. La dimension spatiale du droit de l’eau dans la vallée d’Elqui (Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de la Sorbonne nouvelle - Paris III, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019PA030033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03551867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6182,51 +6316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="869893E7"/>
+    <w:nsid w:val="A5D4832D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6413,51 +6547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3879-3256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241527228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Schneier-Madanes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavarochette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas-Artero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster-Farf&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Huaico-Malhue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Gustavo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-5370.2024.74102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carloos Bopp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Blanco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fuster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6318" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Blanco-Wells" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2024.2423734" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2023.2220512" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Ana&#239;s Bascans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Carlos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19805" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HXD4VMQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Artero Chlo&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bopp Carlos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrasco Noelia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2022.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2175-3369.014.e20210133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13654" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022021000200163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13080" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09646639211031626" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.854.0093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Nicolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-83582020000200081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12355" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492264v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.174.0139" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49500" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32735/S0718-6568/2016-N45-1218" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-65682016000300009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alvarez-Garreton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cercos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pareja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Opillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pulgar Pinaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288754v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961124v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster Farf&#225;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734638v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03551867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3879-3256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241527228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Schneier-Madanes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavarochette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05586879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas-Artero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karaouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dhaouadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster-Farf&#225;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Huaico-Malhue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530883v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carloos Bopp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Blanco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fuster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-5370.2024.74102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Gustavo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Blanco-Wells" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2024.2423734" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2023.2220512" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19805" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HXD4VMQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Ana&#239;s Bascans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Carlos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Artero Chlo&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bopp Carlos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrasco Noelia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2022.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2175-3369.014.e20210133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13654" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09646639211031626" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022021000200163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.854.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Nicolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-83582020000200081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12355" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.174.0139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49500" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32735/S0718-6568/2016-N45-1218" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-65682016000300009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alvarez-Garreton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cercos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pareja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Opillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pulgar Pinaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster Farf&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03551867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>