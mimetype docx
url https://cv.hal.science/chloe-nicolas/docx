--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -404,2878 +404,2701 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interconnected water scarcities and environmental amenities migration in rural Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Fuster-Farfán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Huaico-Malhue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.103502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04803159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Water (in)security in Gafsa, Tunisia: A hydrosocial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Karaouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Dhaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 317, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05586879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Interconnected water scarcities and environmental amenities migration in rural Chile</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronotope, Water Law and Rurality. Unraveling the challenges of implementing the Chilean Rural Sanitation Services Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Huaico-Malhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103502⟩</w:t>
+              <w:t xml:space="preserve">Investigaciones Geográficas: Una mirada desde el sur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67, pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5354/0719-5370.2024.74102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propuesta de un indicador para estudiar la seguridad hídrica en la interfaz doméstica – comunitaria de áreas rurales chilenas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanco Gustavo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURE (Santiago) - Revista Latinoamericana de Estudios Urbano Regionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In) sécurités hydriques dans les Suds semi-arides : regard croisé Chili et Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure Conditions and Service Quality in Rural Drinking Water Systems: A Cluster Analysis of Community-Based Organizations in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carloos Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Fuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 150 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/JWRMD5.WRENG-6318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronotope, Water Law and Rurality. Unraveling the challenges of implementing the Chilean Rural Sanitation Services Law</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanker trucks in Chile: from the normalization of an emergency to the commodification of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Blanco-Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigaciones Geográficas: Una mirada desde el sur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5354/0719-5370.2024.74102⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07900627.2024.2423734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Propuesta de un indicador para estudiar la seguridad hídrica en la interfaz doméstica – comunitaria de áreas rurales chilenas</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04824189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The international and historical dimensions of Chilean water bureaucracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanco Gustavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURE (Santiago) - Revista Latinoamericana de Estudios Urbano Regionales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (4), pp.480-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02508060.2023.2220512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">(In) sécurités hydriques dans les Suds semi-arides : regard croisé Chili et Tunisie</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes irrigués au Chili : &amp;quot;vers la fin des tours d’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2023021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes of access to water for domestic use in rural Chile: a typological proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas-Artero Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanco Gustavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bopp Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrasco Noelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (7), pp.1179-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wp.2022.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marges hydriques au Chili : une imbrication entre l’espace et les règles institutionnelles de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.19805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestée, appropriée et dépossédée : la place de la nature dans les villes latino-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water margins in Chile: an integration between geographical space and institutional rules of water control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.19805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reestatización del agua potable y resiliencia neoliberal en Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine-Anaïs Bascans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbe : Revista Brasileira de Gestao Urbana (Brazilian Journal of Urban Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.e20210133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2175-3369.014.e20210133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’usage du droit dans les résistances paysannes au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LXXV (285), pp.53-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.13654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Contestée, appropriée et dépossédée : la place de la nature dans les villes latino-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Fuster-Farfán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.13080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03699239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensuring access to water in an emergency context: Towards an overexploitation and contamination of water resources?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social &amp; legal studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.096466392110316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09646639211031626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construcción social de los mercados de agua en Chile: Un enfoque desde la geografía legal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Geografía, Norte Grande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-34022021000200163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner la relation société – environnement en Amérique latine : extractivisme, violences et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Vol. 85 (4), pp.93-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.854.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Blanco-Wells</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apropiación del agua y producción del espacio. La dimensión espacial del derecho de aguas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quid 16. Revista del Área de Estudios Urbanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The international and historical dimensions of Chilean water bureaucracy</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tactiques géolégales des organisations d’usagers de l’eau face à l’avancée de l’extractivisme au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les systèmes irrigués au Chili : &amp;quot;vers la fin des tours d’eau ?</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02492271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las organizaciones de usuarios de agua en la construcción de la escasez hídrica. De las acciones geolegales a una territorialización securitaria del agua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2023021⟩</w:t>
+              <w:t xml:space="preserve">Revista INVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-83582020000200081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...227 lines deleted...]
-                <w:t xml:space="preserve">Contestée, appropriée et dépossédée : la place de la nature dans les villes latino-américaines</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02633558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dupuits, Naviguer à contre-courant ? Les mobilisations transnationales pour une gouvernance communautaire de l’eau et des forêts en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 95, pp.261-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.12355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...901 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">halshs-02633558v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété sur l’eau et production de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 174 (3), pp.139-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.174.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02492264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La expansión del capitalismo en el valle de Elqui: viejas reglas y nuevos espacios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Aliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Chilena de Antropología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, H. Morales, N. Richard, A. Garcés, dossier Capitalismo en el desierto, 37, pp.197-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5354/0719-1472.2018.49500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une géographe engagée face aux rapports de pouvoir autour de l’eau : retour réflexif sur les situations d’enquête au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02492265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las organizaciones comunitarias de agua potable rural en América Latina: un ejemplo de economía substantiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis : Revista Latinoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32735/S0718-6568/2016-N45-1218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01732378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las organizaciones comunitarias de agua potable rural en América Latina: un ejemplo de economía substantiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis : Revista Latinoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (45), pp.165 - 189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4067/S0718-65682016000300009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Conflicts in the Elqui River Watershed: New Water Territories Challenging Chilean Water Institutional Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternautas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01435527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorias de agua. Las organizaciones de usuarios frente a la escasez en la cuenca de Chicureo, Colina (1962-2015).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiempo Histórico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01435520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Henry, Habiter les beaux quartiers à Santiago du Chili.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiempo Histórico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.165-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3285,447 +3108,447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'eau en pays néolibéral: le cas de Santiago du Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larrouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau et les villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-70, 2025, Collection "La vie des idées", 978-2-13-087547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seguridad Hídrica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064387v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camila Alvarez-Garreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cercos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editorial Universitaria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambio Climático: Aprender de la complejidad.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-956-11-3053-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État d’urgence en matière hydrique et la production urbaine au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Oeil d'Or. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités et rapports de pouvoir en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-490437-26-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les eaux en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellypse, 2021, L'Amérique Latine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6. Dispossession and the Water Law in Chile. The case of the Elqui Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luttes pour l'eau dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le champ des études sur l’eau aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3780,51 +3603,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luttes pour l'eau dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3834,91 +3657,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated governance and policy analysis report for LLs and at Mediterranean Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Politecnico di Milano. 2023, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3928,293 +3751,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy Brief « Por qué son importantes las organizaciones comunitarias de agua potable en la gestión integrada de cuencas en un contexto de cambio climático »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrasco Noelia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanco Gustavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pareja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le printemps chilien : de la violence environnementale à un renouveau constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy Brief « Por qué son importantes las organizaciones comunitarias de agua potable en la gestión integrada de cuencas en un contexto de cambio climático »</w:t>
+                <w:t xml:space="preserve">Descolonización de la investigación interdisciplinaria sobre Latinoamérica desde Europa: límites críticos y aprendizajes de la experiencia del GRECAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carrasco Noelia</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blanco Gustavo</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Opillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pulgar Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...161 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02492276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4224,1914 +4047,1914 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies et tactiques géolégales de l’extraction. Le cas du lithium dans le désert d’Atacama, Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit(s) et territoire(s). Regards croisés des sciences juridiques et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux non conventionnelles en Algérie et en Tunisie: une approche critique des transitions environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La politique de développement durable au Maghreb, un gouvernement néolibéral des ressources naturelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du courant de pensée de l’“ecología política” au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que fait l’Amérique Latine à l’écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Accumulation by Dispossession in Chile: an Analysis of Geo-Legal Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water in the Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’application de la loi sur les Services Sanitaires Ruraux au Chili : une double transition révélatrice d’inégalités sociospatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI – Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l’eau au Chili : source de transformation sociale ou de pérennisation de l’ordre établi ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SHS, Eau et Droits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté de valoriser et divulguer les connaissances produites sur les dominants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UGI – Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escapando de la ciudad: efectos de la pandemia covid-19 en suelos y aguas rurales de Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Fuster Farfán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRE-ALAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associación Latinoamericana de Sociología, Apr 2022, Concepción, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los camiones aljibes en Chile : una normalización de la emergencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une analyse multiniveaux de la gestion de l'eau en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amaël Marchand; Jade Latargère, Oct 2022, San Cristobal de las Casas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire les ressources de la transition. Approches géolégales des saumures lithinifères dans les déserts de sel d’Amérique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sols et sous-sols dans la transition socioécologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire les ressources de la transition, Approches géo-légales des saumures lithinifères dans les déserts de sel d’Amérique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sols et sous-sols dans la transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PACTE, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los camiones aljibes en Chile : una normalización de la emergencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une analyse multiniveaux de la gestion de l'eau en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, San Cristobal de las Casas, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mega-sequía en Chile: ¿Pueden las comunidades rurales revertir la escasez hídrica?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso FLACSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montevideo, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disciplinar y desposeer. Prácticas de riego en una ciudad media en un contexto extractivista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sols et sous-sols dans la transition socioécologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque International Habiter les villes en Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02492283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Etat d'exception en matière hydrique et la production urbaine au Chili : une approche depuis la critical legal geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ESO-JEDI sur les approches critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02492290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">La construcción social de los mercados derechos de agua en la cuenca del rio Elqui, Chile (1950 – 2017).</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political ecology of water in Chile. Geo-legal strategies against dispossession in Derecho stream basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Political ecology of water in Chile. Geo-legal strategies against dispossession in Derecho stream basin</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construcción social de los mercados derechos de agua en la cuenca del rio Elqui, Chile (1950 – 2017).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes géo-légaux de dépossession de l’eau et résistances dans la vallée d’Elqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de l’IHEAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01732495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d’une ethnographie engagée sur l’eau au Chili par une femme blanche et française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International du LASA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lima, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01732758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estado, organizaciones de usuarios y relaciones de poder en la cuenca del río Elqui: la producción de la escasez hídrica desde 1950 hasta hoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Facultad de geografía, Universidad de Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Santiago, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01732698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agua y acumulación por desposesión en Chile : el rol de las organizaciones de usuarios en el despojo del recurso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tardes de jóvenes investigadores, Institut Français d’Études Andines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lima, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01734641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville des chercheur.es : le cas de La Serena au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : La ville des chercheurs.ses. Démarches réflexives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01732562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des paysages hydriques semi-arides au Chili : une étude de la propriété de l’eau depuis la géographie juridique et la political ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.» Doctoriales Sciences Sociales de l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01732662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralidad de conflictos hídricos: una imposible convergencia frente al modelo de desarrollo extractivista chileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panel Water and (neo)extractivism: institutions, conflicts and resistance, Congrès International du LASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lima, Pérou</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01734638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion communautaire de l’eau face à la pénurie dans le bassin du fleuve Elqui : une approche depuis l’écologie politique et la géographie critique au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales Sciences Sociales de l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01734646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'eau et inégalités socio-spatiales en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Géographie, Aménagement et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01734643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6141,114 +5964,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation de l’eau et production de l’espace. La dimension spatiale du droit de l’eau dans la vallée d’Elqui (Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de la Sorbonne nouvelle - Paris III, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019PA030033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03551867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6316,51 +6139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5D4832D"/>
+    <w:nsid w:val="8FEA4BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6547,51 +6370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3879-3256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241527228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Schneier-Madanes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavarochette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05586879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas-Artero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karaouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dhaouadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster-Farf&#225;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Huaico-Malhue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530883v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carloos Bopp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Blanco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fuster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-5370.2024.74102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Gustavo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Blanco-Wells" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2024.2423734" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2023.2220512" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19805" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HXD4VMQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Ana&#239;s Bascans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Carlos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Artero Chlo&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bopp Carlos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrasco Noelia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2022.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2175-3369.014.e20210133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13654" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09646639211031626" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022021000200163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.854.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Nicolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-83582020000200081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12355" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.174.0139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49500" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32735/S0718-6568/2016-N45-1218" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-65682016000300009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alvarez-Garreton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cercos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pareja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Opillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pulgar Pinaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster Farf&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03551867v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3879-3256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241527228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Schneier-Madanes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavarochette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas-Artero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster-Farf&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Huaico-Malhue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103502" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05586879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karaouli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dhaouadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khelif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-5370.2024.74102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Gustavo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carloos Bopp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Blanco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fuster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Blanco-Wells" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2024.2423734" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2023.2220512" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Artero Chlo&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bopp Carlos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrasco Noelia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wp.2022.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19805" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HXD4VMQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine-Ana&#239;s Bascans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2175-3369.014.e20210133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13654" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09646639211031626" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022021000200163" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.854.0093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02633558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-83582020000200081" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12355" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.174.0139" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926236v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49500" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32735/S0718-6568/2016-N45-1218" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-65682016000300009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larrouqu&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alvarez-Garreton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cercos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pareja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Opillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pulgar Pinaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961126v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster Farf&#225;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485135v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492290v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01732662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03551867v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>