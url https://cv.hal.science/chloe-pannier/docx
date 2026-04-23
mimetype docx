--- v0 (2026-03-15)
+++ v1 (2026-04-23)
@@ -145,247 +145,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à l'orientation et réforme du bac général : un couple en tension ? Les enseignants de lycée face aux choix de spécialités des lycéens</w:t>
+                <w:t xml:space="preserve">Les malentendus école-familles dans l'accompagnement à l'orientation des élèves : entre divergences des attentes et confusion des rôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Choisir, orienter et réussir dans le nouveau lycée général"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREDU Dijon, Oct 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">AREF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410806v1</w:t>
+                <w:t xml:space="preserve">hal-05410764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Inequalities and Educational Orientation in France</w:t>
+                <w:t xml:space="preserve">Education à l'orientation et réforme du bac général : un couple en tension ? Les enseignants de lycée face aux choix de spécialités des lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Gender Inequalities in Education"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euniwell, May 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Choisir, orienter et réussir dans le nouveau lycée général"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREDU Dijon, Oct 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410819v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation à l’orientation. Histoire et actualités d’une mission des enseignants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender Inequalities and Educational Orientation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Politiques et acteurs en éducation et formation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CREN, Apr 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Gender Inequalities in Education"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euniwell, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046654v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail d'orientation des enseignant-e-s</w:t>
               </w:r>
@@ -410,64 +410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zia Ceccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France</w:t>
@@ -482,488 +482,488 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les malentendus de l'accompagnement à l'orientation au lycée : quand école et famille se renvoient la responsabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation à l’orientation. Histoire et actualités d’une mission des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Mizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élèves face aux dispositifs, ressources et pratiques en matière d'orientation : perceptions, usages et connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspe Lille, Nov 2025, Villenave d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Politiques et acteurs en éducation et formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CREN, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410772v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les malentendus école-familles dans l'accompagnement à l'orientation des élèves : entre divergences des attentes et confusion des rôles</w:t>
+                <w:t xml:space="preserve">Les malentendus de l'accompagnement à l'orientation au lycée : quand école et famille se renvoient la responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Mizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France</w:t>
+              <w:t xml:space="preserve">Les élèves face aux dispositifs, ressources et pratiques en matière d'orientation : perceptions, usages et connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe Lille, Nov 2025, Villenave d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410764v1</w:t>
+                <w:t xml:space="preserve">hal-05410772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un &amp;quot;enseignement à l'orientation&amp;quot; : les enseignants de lycée face à la mise en oeuvre de la loi ORE.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques différenciées d’accompagnement à l’orientation des élèves dans un contexte de partenariat permis par des PIA 3 : études de cas sur 3 territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et groupes professionnels de l'orientation scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jan 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">BRIO2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702194v1</w:t>
+                <w:t xml:space="preserve">hal-04577054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques différenciées d’accompagnement à l’orientation des élèves dans un contexte de partenariat permis par des PIA 3 : études de cas sur 3 territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Mira</w:t>
+                <w:t xml:space="preserve">Des modèles scientifiques aux politiques et pratiques d'orientation scolaire et professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pannier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRIO2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque RT CNRS Education "Paradigmes scientifiques et politiques de démocratisation éducative"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577054v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles scientifiques aux politiques et pratiques d'orientation scolaire et professionnelle</w:t>
+                <w:t xml:space="preserve">Vers un &amp;quot;enseignement à l'orientation&amp;quot; : les enseignants de lycée face à la mise en oeuvre de la loi ORE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RT CNRS Education "Paradigmes scientifiques et politiques de démocratisation éducative"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Pratiques et groupes professionnels de l'orientation scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jan 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410795v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching orientation? Highschool teachers faced with the implementation of orientation support since the ORE law in France.</w:t>
               </w:r>
@@ -1847,51 +1847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D47F5C5"/>
+    <w:nsid w:val="C141D315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2078,51 +2078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-pannier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410806v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ceccone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mizzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11999" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02990615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-pannier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410819v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ceccone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11999" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02990615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>