--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -145,825 +145,825 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les malentendus école-familles dans l'accompagnement à l'orientation des élèves : entre divergences des attentes et confusion des rôles</w:t>
+                <w:t xml:space="preserve">Education à l'orientation et réforme du bac général : un couple en tension ? Les enseignants de lycée face aux choix de spécialités des lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Mizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Choisir, orienter et réussir dans le nouveau lycée général"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREDU Dijon, Oct 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410764v1</w:t>
+                <w:t xml:space="preserve">hal-05410806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à l'orientation et réforme du bac général : un couple en tension ? Les enseignants de lycée face aux choix de spécialités des lycéens</w:t>
+                <w:t xml:space="preserve">Gender Inequalities and Educational Orientation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Choisir, orienter et réussir dans le nouveau lycée général"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREDU Dijon, Oct 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Gender Inequalities in Education"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euniwell, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410806v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Inequalities and Educational Orientation in France</w:t>
+                <w:t xml:space="preserve">Le travail d'orientation des enseignant-e-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zia Ceccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Gender Inequalities in Education"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euniwell, May 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès AREF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410819v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d'orientation des enseignant-e-s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation à l’orientation. Histoire et actualités d’une mission des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France</w:t>
+              <w:t xml:space="preserve">Séminaire "Politiques et acteurs en éducation et formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CREN, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410753v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation à l’orientation. Histoire et actualités d’une mission des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lehner</w:t>
+                <w:t xml:space="preserve">Les malentendus de l'accompagnement à l'orientation au lycée : quand école et famille se renvoient la responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pannier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Politiques et acteurs en éducation et formation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CREN, Apr 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les élèves face aux dispositifs, ressources et pratiques en matière d'orientation : perceptions, usages et connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe Lille, Nov 2025, Villenave d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046654v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les malentendus de l'accompagnement à l'orientation au lycée : quand école et famille se renvoient la responsabilité</w:t>
+                <w:t xml:space="preserve">Les malentendus école-familles dans l'accompagnement à l'orientation des élèves : entre divergences des attentes et confusion des rôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Mizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élèves face aux dispositifs, ressources et pratiques en matière d'orientation : perceptions, usages et connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspe Lille, Nov 2025, Villenave d'Ascq, France</w:t>
+              <w:t xml:space="preserve">AREF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410772v1</w:t>
+                <w:t xml:space="preserve">hal-05410764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques différenciées d’accompagnement à l’orientation des élèves dans un contexte de partenariat permis par des PIA 3 : études de cas sur 3 territoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un &amp;quot;enseignement à l'orientation&amp;quot; : les enseignants de lycée face à la mise en oeuvre de la loi ORE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRIO2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Pratiques et groupes professionnels de l'orientation scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jan 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577054v1</w:t>
+                <w:t xml:space="preserve">hal-04702194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles scientifiques aux politiques et pratiques d'orientation scolaire et professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques différenciées d’accompagnement à l’orientation des élèves dans un contexte de partenariat permis par des PIA 3 : études de cas sur 3 territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RT CNRS Education "Paradigmes scientifiques et politiques de démocratisation éducative"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">BRIO2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410795v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un &amp;quot;enseignement à l'orientation&amp;quot; : les enseignants de lycée face à la mise en oeuvre de la loi ORE.</w:t>
+                <w:t xml:space="preserve">Des modèles scientifiques aux politiques et pratiques d'orientation scolaire et professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et groupes professionnels de l'orientation scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jan 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque RT CNRS Education "Paradigmes scientifiques et politiques de démocratisation éducative"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702194v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching orientation? Highschool teachers faced with the implementation of orientation support since the ORE law in France.</w:t>
               </w:r>
@@ -1847,51 +1847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C141D315"/>
+    <w:nsid w:val="A2077B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2078,51 +2078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-pannier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410764v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410819v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ceccone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11999" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02990615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chloe-pannier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410806v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lehoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ceccone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046654v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mizzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11999" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02990615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>