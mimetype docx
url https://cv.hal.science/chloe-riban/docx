--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -66,1893 +66,2350 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réappropriation sous contrainte des espaces de coéducation par des mères ethnicisées des classes populaires</w:t>
+                <w:t xml:space="preserve">Annette Lareau, Enfances inégales. Classe, race et vie de famille, ENS Editions, 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (1)</w:t>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770610v1</w:t>
+                <w:t xml:space="preserve">hal-05588717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une bonne religiosité ? Ambivalence des discours enseignants et tactiques parentales dans un quartier prioritaire.</w:t>
+                <w:t xml:space="preserve">De la complémentarité à la réciprocité : modèle de conventionnement entre les EFTS et le département des sciences de l’éducation et de la formation de l’université Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Virginie Avezou-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rurka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (51), pp.109-126</w:t>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459785v1</w:t>
+                <w:t xml:space="preserve">hal-05588720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Coasne</w:t>
+                <w:t xml:space="preserve">Introduction. La conflictualité entre l’école et les familles : obligation de réussite, lutte des places et enjeux de dignité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+                <w:t xml:space="preserve">Frédérique Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Gerin</w:t>
+                <w:t xml:space="preserve">Tania Ogay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dumoulin Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (56), pp.11-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587832v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ethnicisation des parents à l’école : assignations identitaires et logiques d’action de mères immigrées de milieux populaires</w:t>
+                <w:t xml:space="preserve">Une bonne religiosité ? Ambivalence des discours enseignants et tactiques parentales dans un quartier prioritaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Périer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3)</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (51), pp.109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206251v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation des pères de familles populaires par les enseignant·e·s : des effets sur les mères qui interrogent l’idéal égalitaire</w:t>
+                <w:t xml:space="preserve">La réappropriation sous contrainte des espaces de coéducation par des mères ethnicisées des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (2)</w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525681v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ethnicisation des parents à l’école : assignations identitaires et logiques d’action des mères immigrées de milieux populaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Périer</w:t>
+                <w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445623v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édito - Les enjeux pour l’éducation et la formation de demain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Allard-Latour</w:t>
+                <w:t xml:space="preserve">La mobilisation des pères de familles populaires par les enseignant·e·s : des effets sur les mères qui interrogent l’idéal égalitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432039v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enseignant∙e∙s face à des enfants et des parents jugés « non conformes ».</w:t>
+                <w:t xml:space="preserve">L’ethnicisation des parents à l’école : assignations identitaires et logiques d’action de mères immigrées de milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146103v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l'Ecole : les oscillations de mères de familles populaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’ethnicisation des parents à l’école : assignations identitaires et logiques d’action des mères immigrées de milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.297-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354309v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des enseignant∙e∙s face à des enfants et des parents jugés « non conformes ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687381v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édito - Les enjeux pour l’éducation et la formation de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Allard-Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ganivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Portas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.9605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à l'Ecole : les oscillations de mères de familles populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Riban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Riban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Recherches en éducation et formation : contributions des doctorants et jeunes chercheurs, 30, pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21825/broodenrozen.83616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : François Durpaire et Béatrice Mabilon-Bonfils, (2016), Fatima moins bien notée que Marianne, éditions de l’Aube, coll. L’urgence de comprendre, 144p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards de soeur(s) ? Apports, limites et enjeux de la sororité dans la recherche</w:t>
+                <w:t xml:space="preserve">Des mères immigrées face à la transmission religieuse - résultats exploratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Inter-Congrès Aref 2023 "Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292084v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter auprès de mères de familles populaires immigrées ou ethnicisées : les affects des chercheuses à l'origine de &amp;quot;bricolages&amp;quot; méthodologiques</w:t>
+                <w:t xml:space="preserve">Regards de soeur(s) ? Apports, limites et enjeux de la sororité dans la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Lhéritier Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème Congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal Québec, France</w:t>
+              <w:t xml:space="preserve">colloque Inter-Congrès Aref 2023 "Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210249v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « sphères d’expérience » : proposition de modélisation de l’articulation des temps quotidiens de mères de familles populaires ethnicisées</w:t>
+                <w:t xml:space="preserve">Enquêter auprès de mères de familles populaires immigrées ou ethnicisées : les affects des chercheuses à l'origine de &amp;quot;bricolages&amp;quot; méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Lhéritier Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l'Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">89ème Congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285103v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cafés des parents et Classes ouvertes en activité en réseau d’éducation prioritaire : volonté d’« harmonisation » des pratiques et réappropriations maternelles</w:t>
+                <w:t xml:space="preserve">Les « sphères d’expérience » : proposition de modélisation de l’articulation des temps quotidiens de mères de familles populaires ethnicisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285092v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Externalisation de la difficulté scolaire en école primaire : désorientation et réticences de parents ethnicisés issus de milieux populaires</w:t>
+                <w:t xml:space="preserve">Cafés des parents et Classes ouvertes en activité en réseau d’éducation prioritaire : volonté d’« harmonisation » des pratiques et réappropriations maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368937v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception ethnoraciale des mères dans l'éducation prioritaire : discrédit de l'altérité et enjeu de « normalisation »</w:t>
+                <w:t xml:space="preserve">Externalisation de la difficulté scolaire en école primaire : désorientation et réticences de parents ethnicisés issus de milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international et interdisciplinaire Racisme et discrimination de l'ecole à l'universite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920174v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école face à la diversité des familles : éclairages sociologiques</w:t>
+                <w:t xml:space="preserve">La perception ethnoraciale des mères dans l'éducation prioritaire : discrédit de l'altérité et enjeu de « normalisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème rencontres nationales "Pour que la maternelle fasse école"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque international et interdisciplinaire Racisme et discrimination de l'ecole à l'universite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696533v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de genre dans les relations Ecole-famille : l’exemple de la question de l’autorité</w:t>
+                <w:t xml:space="preserve">L'école face à la diversité des familles : éclairages sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorant-e-s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREN; CREAD, Apr 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">10ème rencontres nationales "Pour que la maternelle fasse école"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146937v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de genre dans les relations Ecole-famille : l’exemple de la question de l’autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Riban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorant-e-s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN; CREAD, Apr 2018, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oscillations silencieuses de la relation entre mères de familles populaires et École</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le conflit dans les relations entre l'école et les familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Riban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Ogay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumoulin Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (56), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherches en éducation et formation : contributions des doctorants et jeunes chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1962,91 +2419,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école dans le quotidien de mères de familles populaires immigrées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2056,171 +2513,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une immersion auprès de mères d'un quartier populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Hurtig-Delattre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coéducation – Des clés pour une responsabilité partagée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Canopé, 2022, 978-2-240-05590-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique ministérielle de prévention du harcèlement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une école bientraitante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-10-074265-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2230,641 +2687,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que nous apprend une immersion auprès de mères d’élèves d’un quartier populaire</w:t>
+                <w:t xml:space="preserve">Ce que nous apprend une immersion auprès de mères d’élèves immigrées (et filles d’immigrés) d’un quartier populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invitation par la coordination du Réseau d'éducation prioritaire de Montreuil</w:t>
+              <w:t xml:space="preserve">Invitation de la mission de lutte contre le décrochage scolaire (93)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210210v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que nous apprend une immersion auprès de mères d’élèves immigrées (et filles d’immigrés) d’un quartier populaire</w:t>
+                <w:t xml:space="preserve">Ce que nous apprend une immersion auprès de mères d’élèves d’un quartier populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invitation de la mission de lutte contre le décrochage scolaire (93)</w:t>
+              <w:t xml:space="preserve">Invitation par la coordination du Réseau d'éducation prioritaire de Montreuil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210226v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter auprès de mères de familles populaires immigrées : la mobilisation de leurs émotions par de jeunes chercheuses.</w:t>
+                <w:t xml:space="preserve">Ce que nous apprend une immersion auprès de mères d’élèves d’un quartier populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Lhéritier Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication dans le cadre de la journée de recherche de l'EPNR - Université Paris Nanterre</w:t>
+              <w:t xml:space="preserve">Invitation de l'Institut français d'éducation (Ifé) dans le cadre d'une formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210147v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que nous apprend une immersion auprès de mères d’élèves d’un quartier populaire</w:t>
+                <w:t xml:space="preserve">Enquêter auprès de mères de familles populaires immigrées : la mobilisation de leurs émotions par de jeunes chercheuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Lhéritier Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invitation de l'Institut français d'éducation (Ifé) dans le cadre d'une formation</w:t>
+              <w:t xml:space="preserve">Communication dans le cadre de la journée de recherche de l'EPNR - Université Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210217v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mères de familles populaires immigrées face à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invitation du SNUIPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre parents de milieux populaires et l'école : des mères, porteuses d'un lien fragile, oscillant entre confiance et retraits silencieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les garçons et les filles sont belles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, https://www.youtube.com/watch?v=8X45yYIF1Gw</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696511v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-03028793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3011,51 +3365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459785v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allard-Latour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alexandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ganivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Portas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9605" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/broodenrozen.83616" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03028793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588720v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rurka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giuliani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ogay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumoulin Catherine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allard-Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alexandre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ganivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Portas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9605" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/broodenrozen.83616" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285092v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920174v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573411v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>