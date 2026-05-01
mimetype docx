--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> chloé salembier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two contrasted approaches of participatory design: lessons from designing tools for the sustainability assessment of urban agriculture projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Clerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-025-00464-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : maîtrise du chardon (Cirsum arvense) et du rumex (Rumex crispus & Rumex obtusifolius) en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.186-211. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the inner workings of design-support experiments: Lessons from 11 multi-actor experimental networks for intercrop design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Kristine Aare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Raj Chongtham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abco de Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.126729. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision-support tools: Learning from 12 case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.126573. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical framework for tracking farmers’ innovations to support farming system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of equipment for agroecology: Coupled innovation processes led by farmer-designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.102856. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of complying with both food value chain specifications and agroecology principles in vegetable crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rumex en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Vancleenputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 729, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.133-148. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking on-farm innovations to unearth alternatives to the dominant soybean-based system in the Argentinean Pampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Horacio Elverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0343-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas de cultivo alternativos desarrollados por productores en el sudeste de la provincia de Buenos Aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio H. Elverdín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIA. Revista de Investigaciones Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.270 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de soja tolérantes aux herbicides, moteur de la spécialisation agricole dans la région pampéenne argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes de culture innovants conçus par des agriculteurs : un exemple dans la Pampa Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/yq9w-rn43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the diversity of farmers' practices to organise the redesign of a crisis-stricken sector: the case of French cherries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; AgroParisTech; IDEAS, Aug 2025, Palaiseau, France. pp.425-427, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for systemic design in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to build cross-disciplinary research agendas for sustainability transition: learnings from four experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.345-347, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures: insights from agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.411-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current coupled innovations for glyphosate-free agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Duarte Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; AgroCampusOuest Rennes, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupler innovation technique, dans l'agroéquipement et d'organisation du travail pour arrêter l'usage du glyphosate : le cas des vignes en pente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Duarte Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current coupled innovations for glyphosate-free agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Duarte Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: how to prepare and implement them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward pesticide free agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to detect and overcome cognitive fixations to innovate in crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Attoumani-Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward a pesticide free agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of agronomic approaches to reduce pesticide use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build on innovations developed by farmers : « Tracking farmers’ innovations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: Learnings from 12 case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des associations d’espèces avec légumineuses: contributions de réseaux d’expérimentations participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Françaises des légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-design process based on on-farm innovation tracking to build creeping thistle control strategies suited to local issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Attoumani-Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic world congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design agricultural machineries for agroecology? Lessons from open-design processes at the Atelier Paysan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bratzlawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COLLABORATIVE RESEARCH: THE EXPLORATION OF COMMON PURPOSES TO FOSTER THE GENERATION OF CROSS-DISCIPLINARY PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DELFT, Netherlands. pp.2219-2228, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rumex (R. Crispus et R. Obtusifolius) en grandes cultures biologiques: enseignements d’expériences d’agriculteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Vancleenputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th COLUMA Conference, international days on weed managements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Collaborative Research: The Exploration of Common Purposes to Foster the Generation of Cross-Disciplinary Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Aug 2009, Palo Alto, United States. pp.2219-2228, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing to light and sharing farmer’s innovative practices: lessons from R&D initiatives in support of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISA3 - Third International workshop on System Innovation toward Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling on farm innovative practices: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France. 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling innovative practices on farm: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of innovative intercropping systems in protected market gardening production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of protected market gardening cropping systems suited to contrasted food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing of innovative horticultural cropping systems in 4 technical and socio-economical contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.382-383, Book of abstract - 18th Congress of the European Society for Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations couplées pour soutenir l’émergence de systèmes agricoles sans glyphosate en situations qualifiées d’impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du DU COLUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 551 p., 2015, Proceedings of the 5th International Symposium for farming Systems Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie à la mise en pratique des mélanges d'espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouy Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deschamps Elina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 108p., 2022, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/b5f1-w556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r90v-1zwv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation au coeur de l’histoire de l’agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boiffin; Thierry Doré; François Kockmann; François Papy; Philippe Prévost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’Agronomie de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 243 p., 2022, 9782759235414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique : Piloter un processus collectif de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la conception distribuée de systèmes agroécologiques par l’étude de pratiques innovantes d’agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université Paris Saclay (COmUE), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019SACLA009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02305973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> chloé salembier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic principles for supporting the agroecological transition in the field: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Crivits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-026-01092-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two contrasted approaches of participatory design: lessons from designing tools for the sustainability assessment of urban agriculture projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Clerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-025-00464-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : maîtrise du chardon (Cirsum arvense) et du rumex (Rumex crispus & Rumex obtusifolius) en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.186-211. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the inner workings of design-support experiments: Lessons from 11 multi-actor experimental networks for intercrop design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Kristine Aare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Raj Chongtham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abco de Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.126729. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision-support tools: Learning from 12 case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.126573. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical framework for tracking farmers’ innovations to support farming system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of equipment for agroecology: Coupled innovation processes led by farmer-designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.102856. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of complying with both food value chain specifications and agroecology principles in vegetable crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rumex en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Vancleenputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 729, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.133-148. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking on-farm innovations to unearth alternatives to the dominant soybean-based system in the Argentinean Pampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Horacio Elverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0343-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas de cultivo alternativos desarrollados por productores en el sudeste de la provincia de Buenos Aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio H. Elverdín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIA. Revista de Investigaciones Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.270 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de soja tolérantes aux herbicides, moteur de la spécialisation agricole dans la région pampéenne argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes de culture innovants conçus par des agriculteurs : un exemple dans la Pampa Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/yq9w-rn43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for systemic design in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the diversity of farmers' practices to organise the redesign of a crisis-stricken sector: the case of French cherries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; AgroParisTech; IDEAS, Aug 2025, Palaiseau, France. pp.425-427, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to build cross-disciplinary research agendas for sustainability transition: learnings from four experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.345-347, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures: insights from agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.411-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupler innovation technique, dans l'agroéquipement et d'organisation du travail pour arrêter l'usage du glyphosate : le cas des vignes en pente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Duarte Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current coupled innovations for glyphosate-free agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Duarte Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to detect and overcome cognitive fixations to innovate in crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Attoumani-Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward a pesticide free agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of agronomic approaches to reduce pesticide use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: how to prepare and implement them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward pesticide free agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build on innovations developed by farmers : « Tracking farmers’ innovations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: Learnings from 12 case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des associations d’espèces avec légumineuses: contributions de réseaux d’expérimentations participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Françaises des légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-design process based on on-farm innovation tracking to build creeping thistle control strategies suited to local issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Attoumani-Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic world congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design agricultural machineries for agroecology? Lessons from open-design processes at the Atelier Paysan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bratzlawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COLLABORATIVE RESEARCH: THE EXPLORATION OF COMMON PURPOSES TO FOSTER THE GENERATION OF CROSS-DISCIPLINARY PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DELFT, Netherlands. pp.2219-2228, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rumex (R. Crispus et R. Obtusifolius) en grandes cultures biologiques: enseignements d’expériences d’agriculteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Vancleenputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th COLUMA Conference, international days on weed managements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Collaborative Research: The Exploration of Common Purposes to Foster the Generation of Cross-Disciplinary Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Aug 2009, Palo Alto, United States. pp.2219-2228, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing to light and sharing farmer’s innovative practices: lessons from R&D initiatives in support of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISA3 - Third International workshop on System Innovation toward Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling on farm innovative practices: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France. 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling innovative practices on farm: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of innovative intercropping systems in protected market gardening production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of protected market gardening cropping systems suited to contrasted food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing of innovative horticultural cropping systems in 4 technical and socio-economical contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.382-383, Book of abstract - 18th Congress of the European Society for Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations couplées pour soutenir l’émergence de systèmes agricoles sans glyphosate en situations qualifiées d’impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du DU COLUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 551 p., 2015, Proceedings of the 5th International Symposium for farming Systems Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie à la mise en pratique des mélanges d'espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouy Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deschamps Elina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 108p., 2022, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/b5f1-w556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r90v-1zwv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation au coeur de l’histoire de l’agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boiffin; Thierry Doré; François Kockmann; François Papy; Philippe Prévost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’Agronomie de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 243 p., 2022, 9782759235414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique : Piloter un processus collectif de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la conception distribuée de systèmes agroécologiques par l’étude de pratiques innovantes d’agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université Paris Saclay (COmUE), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019SACLA009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02305973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00464-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuillemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Dessienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art13" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926142v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Kristine Aare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Raj Chongtham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abco de Buck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03392992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00713-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sinoir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Templier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102856" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102953" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vancleenputte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sicard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Horacio Elverdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0343-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio H. Elverd&#237;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grosso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yq9w-rn43" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourgez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hamiti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422225v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Attoumani-Ronceux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Favreli&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bratzlawsky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316559v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.228" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805744v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy Lisa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Elina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b5f1-w556" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1743/9782759235421/la-fabrique-de-l-agronomie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02305973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLA009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Crivits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-026-01092-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00464-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Dessienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926142v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Kristine Aare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Raj Chongtham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abco de Buck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03392992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00713-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sinoir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Templier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102856" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102953" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vancleenputte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sicard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Horacio Elverdin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0343-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio H. Elverd&#237;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grosso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yq9w-rn43" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourgez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hamiti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Attoumani-Ronceux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Favreli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bratzlawsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947672v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422296v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy Lisa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Elina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b5f1-w556" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1743/9782759235421/la-fabrique-de-l-agronomie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02305973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLA009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>