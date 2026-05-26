--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> chloé salembier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic principles for supporting the agroecological transition in the field: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Crivits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-026-01092-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two contrasted approaches of participatory design: lessons from designing tools for the sustainability assessment of urban agriculture projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Clerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-025-00464-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : maîtrise du chardon (Cirsum arvense) et du rumex (Rumex crispus & Rumex obtusifolius) en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.186-211. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the inner workings of design-support experiments: Lessons from 11 multi-actor experimental networks for intercrop design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Kristine Aare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Raj Chongtham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abco de Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.126729. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision-support tools: Learning from 12 case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.126573. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical framework for tracking farmers’ innovations to support farming system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of equipment for agroecology: Coupled innovation processes led by farmer-designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.102856. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of complying with both food value chain specifications and agroecology principles in vegetable crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rumex en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Vancleenputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 729, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.133-148. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking on-farm innovations to unearth alternatives to the dominant soybean-based system in the Argentinean Pampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Horacio Elverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0343-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas de cultivo alternativos desarrollados por productores en el sudeste de la provincia de Buenos Aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio H. Elverdín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIA. Revista de Investigaciones Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.270 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de soja tolérantes aux herbicides, moteur de la spécialisation agricole dans la région pampéenne argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes de culture innovants conçus par des agriculteurs : un exemple dans la Pampa Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/yq9w-rn43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for systemic design in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the diversity of farmers' practices to organise the redesign of a crisis-stricken sector: the case of French cherries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; AgroParisTech; IDEAS, Aug 2025, Palaiseau, France. pp.425-427, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to build cross-disciplinary research agendas for sustainability transition: learnings from four experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.345-347, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures: insights from agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.411-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupler innovation technique, dans l'agroéquipement et d'organisation du travail pour arrêter l'usage du glyphosate : le cas des vignes en pente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Duarte Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current coupled innovations for glyphosate-free agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Duarte Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to detect and overcome cognitive fixations to innovate in crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Attoumani-Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward a pesticide free agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of agronomic approaches to reduce pesticide use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: how to prepare and implement them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward pesticide free agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build on innovations developed by farmers : « Tracking farmers’ innovations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: Learnings from 12 case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des associations d’espèces avec légumineuses: contributions de réseaux d’expérimentations participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Françaises des légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-design process based on on-farm innovation tracking to build creeping thistle control strategies suited to local issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Attoumani-Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic world congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design agricultural machineries for agroecology? Lessons from open-design processes at the Atelier Paysan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bratzlawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COLLABORATIVE RESEARCH: THE EXPLORATION OF COMMON PURPOSES TO FOSTER THE GENERATION OF CROSS-DISCIPLINARY PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DELFT, Netherlands. pp.2219-2228, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rumex (R. Crispus et R. Obtusifolius) en grandes cultures biologiques: enseignements d’expériences d’agriculteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Vancleenputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th COLUMA Conference, international days on weed managements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Collaborative Research: The Exploration of Common Purposes to Foster the Generation of Cross-Disciplinary Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Aug 2009, Palo Alto, United States. pp.2219-2228, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing to light and sharing farmer’s innovative practices: lessons from R&D initiatives in support of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISA3 - Third International workshop on System Innovation toward Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling on farm innovative practices: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France. 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling innovative practices on farm: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of innovative intercropping systems in protected market gardening production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of protected market gardening cropping systems suited to contrasted food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing of innovative horticultural cropping systems in 4 technical and socio-economical contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.382-383, Book of abstract - 18th Congress of the European Society for Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations couplées pour soutenir l’émergence de systèmes agricoles sans glyphosate en situations qualifiées d’impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du DU COLUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 551 p., 2015, Proceedings of the 5th International Symposium for farming Systems Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie à la mise en pratique des mélanges d'espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouy Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deschamps Elina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 108p., 2022, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/b5f1-w556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r90v-1zwv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation au coeur de l’histoire de l’agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boiffin; Thierry Doré; François Kockmann; François Papy; Philippe Prévost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’Agronomie de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 243 p., 2022, 9782759235414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique : Piloter un processus collectif de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la conception distribuée de systèmes agroécologiques par l’étude de pratiques innovantes d’agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université Paris Saclay (COmUE), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019SACLA009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02305973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> chloé salembier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic principles for supporting the agroecological transition in the field: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Crivits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-026-01092-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm systemic innovations to overcome dead-end situations and support glyphosate-free agriculture in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Duarte Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (3), pp.32. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-026-01105-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two contrasted approaches of participatory design: lessons from designing tools for the sustainability assessment of urban agriculture projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Clerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-025-00464-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : maîtrise du chardon (Cirsum arvense) et du rumex (Rumex crispus & Rumex obtusifolius) en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.186-211. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the inner workings of design-support experiments: Lessons from 11 multi-actor experimental networks for intercrop design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Kristine Aare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Raj Chongtham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abco de Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.126729. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision-support tools: Learning from 12 case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.126573. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical framework for tracking farmers’ innovations to support farming system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00713-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of equipment for agroecology: Coupled innovation processes led by farmer-designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.102856. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design as a source of renewal in the production of scientific knowledge in crop science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of complying with both food value chain specifications and agroecology principles in vegetable crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rumex en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Vancleenputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 729, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of design reasoning in agronomy: Lessons for supporting the design of agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.277-290. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.133-148. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking on-farm innovations to unearth alternatives to the dominant soybean-based system in the Argentinean Pampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Horacio Elverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0343-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas de cultivo alternativos desarrollados por productores en el sudeste de la provincia de Buenos Aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio H. Elverdín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIA. Revista de Investigaciones Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.270 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de soja tolérantes aux herbicides, moteur de la spécialisation agricole dans la région pampéenne argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de systèmes de culture innovants conçus par des agriculteurs : un exemple dans la Pampa Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.27-44. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/yq9w-rn43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for systemic design in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the diversity of farmers' practices to organise the redesign of a crisis-stricken sector: the case of French cherries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bourgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fellous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; AgroParisTech; IDEAS, Aug 2025, Palaiseau, France. pp.425-427, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design theory to build cross-disciplinary research agendas for sustainability transition: learnings from four experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.345-347, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures: insights from agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.411-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupler innovation technique, dans l'agroéquipement et d'organisation du travail pour arrêter l'usage du glyphosate : le cas des vignes en pente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Duarte Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current coupled innovations for glyphosate-free agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Duarte Malanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: how to prepare and implement them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward pesticide free agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to detect and overcome cognitive fixations to innovate in crop protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Attoumani-Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toward a pesticide free agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogy of agronomic approaches to reduce pesticide use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2022, Dijon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to build on innovations developed by farmers : « Tracking farmers’ innovations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design workshops for innovative cropping systems and decision support tools: Learnings from 12 case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-design process based on on-farm innovation tracking to build creeping thistle control strategies suited to local issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Attoumani-Ronceux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic world congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des associations d’espèces avec légumineuses: contributions de réseaux d’expérimentations participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Françaises des légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design agricultural machineries for agroecology? Lessons from open-design processes at the Atelier Paysan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sinoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bratzlawsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COLLABORATIVE RESEARCH: THE EXPLORATION OF COMMON PURPOSES TO FOSTER THE GENERATION OF CROSS-DISCIPLINARY PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, DELFT, Netherlands. pp.2219-2228, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rumex (R. Crispus et R. Obtusifolius) en grandes cultures biologiques: enseignements d’expériences d’agriculteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Vancleenputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th COLUMA Conference, international days on weed managements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Collaborative Research: The Exploration of Common Purposes to Foster the Generation of Cross-Disciplinary Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Aug 2009, Palo Alto, United States. pp.2219-2228, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going back to the roots of different design regimes, to better understand current challenges in farming system design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agronomist-designer : genealogy of their reasoning and challenges to face current issues in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing to light and sharing farmer’s innovative practices: lessons from R&D initiatives in support of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISA3 - Third International workshop on System Innovation toward Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling innovative practices on farm: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outscaling on farm innovative practices: promising approaches to foster the design of agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Agroecology Europe Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France. 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design process of farming systems experiments: an interdisciplinary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-up the (co)design process of farming systems: a reflexive analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p + poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of innovative intercropping systems in protected market gardening production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of protected market gardening cropping systems suited to contrasted food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing of innovative horticultural cropping systems in 4 technical and socio-economical contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Organic Greenhouse Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring machinery management logics for implementing species mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.382-383, Book of abstract - 18th Congress of the European Society for Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations couplées pour soutenir l’émergence de systèmes agricoles sans glyphosate en situations qualifiées d’impasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence du DU COLUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, experimentation and assessment of four protected vegetable cropping systems adapted to different food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. 551 p., 2015, Proceedings of the 5th International Symposium for farming Systems Design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie à la mise en pratique des mélanges d'espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouy Lisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deschamps Elina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 108p., 2022, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/b5f1-w556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r90v-1zwv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation au coeur de l’histoire de l’agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boiffin; Thierry Doré; François Kockmann; François Papy; Philippe Prévost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’Agronomie de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 243 p., 2022, 9782759235414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique : Piloter un processus collectif de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la conception distribuée de systèmes agroécologiques par l’étude de pratiques innovantes d’agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université Paris Saclay (COmUE), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019SACLA009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02305973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Crivits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-026-01092-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00464-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Dessienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926142v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Kristine Aare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Raj Chongtham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abco de Buck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03392992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00713-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sinoir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Templier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102856" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102953" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vancleenputte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sicard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Horacio Elverdin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0343-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio H. Elverd&#237;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grosso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yq9w-rn43" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourgez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hamiti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Attoumani-Ronceux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Favreli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bratzlawsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947672v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422296v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535283v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy Lisa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Elina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b5f1-w556" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1743/9782759235421/la-fabrique-de-l-agronomie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02305973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLA009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Crivits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-026-01092-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-026-01105-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Clerino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-025-00464-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Dessienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926142v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Kristine Aare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Raj Chongtham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abco de Buck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126573" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03392992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Segrestin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00713-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sinoir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Templier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102856" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102939" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102953" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vancleenputte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sicard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.05.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST7W0J6M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Horacio Elverdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0343-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630080v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio H. Elverd&#237;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grosso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yq9w-rn43" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourgez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hamiti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422225v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Attoumani-Ronceux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Favreli&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422302v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bratzlawsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.228" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04422296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792520v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefevre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean-Baptiste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy Lisa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschamps Elina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b5f1-w556" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1743/9782759235421/la-fabrique-de-l-agronomie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965972v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02305973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLA009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>