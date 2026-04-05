--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1518 +66,1643 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur la perception du contexte pour concilier les intérêts individuels et collectifs dans le domaine pro-environnemental</w:t>
+                <w:t xml:space="preserve">Social identity and relationship to traffic rules among different categories of road users: presentation and results of the DIALOGUE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Routa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPEnv Association pour la Recherche en Psychologie Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEnv; AME-MODIS, Université Gustave Eiffel, Jun 2025, Bron, (Rhône), France</w:t>
+              <w:t xml:space="preserve">Workshop “Social identity and relationship to traffic rules”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149196v1</w:t>
+                <w:t xml:space="preserve">hal-05561878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Agir sur la perception du contexte pour concilier les intérêts individuels et collectifs dans le domaine pro-environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anita Bec-Gerion</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Carnis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">ARPEnv Association pour la Recherche en Psychologie Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEnv; AME-MODIS, Université Gustave Eiffel, Jun 2025, Bron, (Rhône), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388141v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Bec-Gerion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloe Eyssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160318v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conciliating individual and collective motivations to encourage modal shift</w:t>
+                <w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Bec-Gerion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Overcoming Obstacles to Climate Change Mitigation: a cross-cutting approach by human and social sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres Francophone Transport Mobilité (RFTM), Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588486v1</w:t>
+                <w:t xml:space="preserve">hal-05160318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité des politiques publiques dans les champs de la mobilité et de la sécurité routière : une analyse de la portée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conciliating individual and collective motivations to encourage modal shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Carnis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Overcoming Obstacles to Climate Change Mitigation: a cross-cutting approach by human and social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779894v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier les motivations individuelles et collectives pour inciter à réduire l'utilisation de la voiture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’acceptabilité des politiques publiques dans les champs de la mobilité et de la sécurité routière : une analyse de la portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Bec-Gerion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Francophone Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Interuniversitaire d'Etude de la Mobilité, Jun 2024, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">6eme Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630531v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier les motivations individuelles et collectives pour motiver les individus à réduire l’utilisation de la voiture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Concilier les motivations individuelles et collectives pour inciter à réduire l'utilisation de la voiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Rencontre Francophone Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interuniversitaire d'Etude de la Mobilité, Jun 2024, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683695v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Concilier les motivations individuelles et collectives pour motiver les individus à réduire l’utilisation de la voiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299788v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences entre les sexes dans les comportements déclarés des conducteurs. Comparaison internationale basée sur les données ESRA2 sur 20 pays européens</w:t>
+                <w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Champs sur Marne - Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435085v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise sanitaire et conformité aux règles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Axelle Granie</w:t>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Evennou</w:t>
+                <w:t xml:space="preserve">Chloé Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bel-Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Internet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différences entre les sexes dans les comportements déclarés des conducteurs. Comparaison internationale basée sur les données ESRA2 sur 20 pays européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Meesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Champs sur Marne - Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paphos, Cyprus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84 (Supplément 1), pp.445, 2025, Abstract book of the 19th European Congress of Psychology - Transforming Psychological Science: the 2030 agenda, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1587,171 +1712,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer pour moi et pour les autres ? Concilier les motivations individuelles et collectives pour inciter au report modal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie et comportements. Université lyon 2; Université gustave eiffel, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04828584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer pour moi et pour les autres ? : Concilier les motivations individuelles et collectives pour inciter au report modal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Lumière - Lyon II, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024LYO20031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04907937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1761,107 +1886,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why change a mode of travel and which alternative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researcher Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lisbonne, Portugal. Zenodo, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8048232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1871,413 +1996,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie sociale au service du report modal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystéle Philipps-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">www.construction21.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04480144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Culture on Gender Differences in Driver Risk Behavior through Comparative Analysis of 32 Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and road safety performance: Focusing on elderly and young drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Mayhew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward Vanlaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IATSS Research - Journal of International Association of Traffic and Safety Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (3), 212-219 pp. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.iatssr.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2287,279 +2412,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. XXX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Chloé Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward Vanlaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, p. 78</w:t>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2020, https://www.esranet.eu/storage/minisites/esra2018thematicreportno13genderissues.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022372v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. 13</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. XXX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward Vanlaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2020, https://www.esranet.eu/storage/minisites/esra2018thematicreportno13genderissues.pdf</w:t>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, p. 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299839v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2706,51 +2831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05149196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Lyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Meesmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thevenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04907937v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8048232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#233;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Oulid-Azouz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mayhew" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Robertson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Vanlaar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2020.08.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05561878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Routa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05149196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thevenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Lyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Meesmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04907937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8048232" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#233;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blanchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Oulid-Azouz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mayhew" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Robertson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Vanlaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2020.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>