--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -225,247 +225,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur la perception du contexte pour concilier les intérêts individuels et collectifs dans le domaine pro-environnemental</w:t>
+                <w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Martinez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anita Bec-Gerion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPEnv Association pour la Recherche en Psychologie Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEnv; AME-MODIS, Université Gustave Eiffel, Jun 2025, Bron, (Rhône), France</w:t>
+              <w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149196v1</w:t>
+                <w:t xml:space="preserve">hal-05388141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of public policies in mobility and road safety: a scoping review</w:t>
+                <w:t xml:space="preserve">Agir sur la perception du contexte pour concilier les intérêts individuels et collectifs dans le domaine pro-environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Carnis</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Safety on Five Continents (RS5C) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swedish National Road and Transport Research Institute (VTI), Sep 2025, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">ARPEnv Association pour la Recherche en Psychologie Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEnv; AME-MODIS, Université Gustave Eiffel, Jun 2025, Bron, (Rhône), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388141v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous logés à la même enseigne ? La légitimité des règles de circulation face à un manque d’équité perçue</w:t>
               </w:r>
@@ -477,64 +477,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Bec-Gerion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Eyssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -570,290 +570,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conciliating individual and collective motivations to encourage modal shift</w:t>
+                <w:t xml:space="preserve">L’acceptabilité des politiques publiques dans les champs de la mobilité et de la sécurité routière : une analyse de la portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Martinez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anita Bec-Gerion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Overcoming Obstacles to Climate Change Mitigation: a cross-cutting approach by human and social sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">6eme Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588486v1</w:t>
+                <w:t xml:space="preserve">hal-04779894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité des politiques publiques dans les champs de la mobilité et de la sécurité routière : une analyse de la portée</w:t>
+                <w:t xml:space="preserve">Conciliating individual and collective motivations to encourage modal shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dias</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Overcoming Obstacles to Climate Change Mitigation: a cross-cutting approach by human and social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Louvain- la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779894v1</w:t>
+                <w:t xml:space="preserve">hal-04588486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier les motivations individuelles et collectives pour inciter à réduire l'utilisation de la voiture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -904,51 +904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier les motivations individuelles et collectives pour motiver les individus à réduire l’utilisation de la voiture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -999,539 +999,539 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299793v1</w:t>
+                <w:t xml:space="preserve">hal-04299788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale en langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299788v1</w:t>
+                <w:t xml:space="preserve">hal-04299793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différences entre les sexes dans les comportements déclarés des conducteurs. Comparaison internationale basée sur les données ESRA2 sur 20 pays européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Meesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Champs sur Marne - Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434943v1</w:t>
+                <w:t xml:space="preserve">hal-04435085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire et conformité aux règles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bel-Latour</w:t>
+                <w:t xml:space="preserve">Inciter Au Report Modal : Apport aux Modèles de Changements de Comportements dans le Domaine de la Mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Internet, France</w:t>
+              <w:t xml:space="preserve">61ème congrès de la Société Française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662741v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences entre les sexes dans les comportements déclarés des conducteurs. Comparaison internationale basée sur les données ESRA2 sur 20 pays européens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Crise sanitaire et conformité aux règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Lyon</w:t>
+                <w:t xml:space="preserve">Chloé Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uta Meesmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Bel-Latour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophone Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Champs sur Marne - Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">JM-RST Journées Mobilités du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Internet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435085v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1562,51 +1562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confronting standards for a traffic safety rule: fairness and perceived legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,307 +2004,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie sociale au service du report modal.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Culture on Gender Differences in Driver Risk Behavior through Comparative Analysis of 32 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Varet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Evennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Martinez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Régis Blanchet</w:t>
+                <w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">www.construction21.org</w:t>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04480144v1</w:t>
+                <w:t xml:space="preserve">hal-03014088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Culture on Gender Differences in Driver Risk Behavior through Comparative Analysis of 32 Countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La psychologie sociale au service du report modal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystéle Philipps-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Oulid-Azouz</w:t>
+                <w:t xml:space="preserve">Régis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
+              <w:t xml:space="preserve">www.construction21.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014088v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04480144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and road safety performance: Focusing on elderly and young drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Mayhew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2420,263 +2420,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. 13</w:t>
+                <w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. XXX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward Vanlaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2020, https://www.esranet.eu/storage/minisites/esra2018thematicreportno13genderissues.pdf</w:t>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, p. 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299839v1</w:t>
+                <w:t xml:space="preserve">hal-03022372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. XXX</w:t>
+                <w:t xml:space="preserve">Gender Issues. ESRA2 Thematic report Nr. 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Evennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward Vanlaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, p. 78</w:t>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2020, https://www.esranet.eu/storage/minisites/esra2018thematicreportno13genderissues.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022372v1</w:t>
+                <w:t xml:space="preserve">hal-04299839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2831,51 +2831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05561878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Routa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05149196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thevenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Lyon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Meesmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04907937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8048232" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#233;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blanchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Oulid-Azouz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mayhew" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Robertson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Vanlaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2020.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05561878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Routa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bec-Gerion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05149196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Lyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Meesmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thevenet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bel-Latour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04828584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04907937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LYO20031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8048232" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Oulid-Azouz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#233;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blanchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Mayhew" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Robertson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Vanlaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iatssr.2020.08.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>